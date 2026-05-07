--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1CA38621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1CA38621" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1CA38621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2047945A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2047945A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2047945A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.10.2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 17.4.2026 1:54:24</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 7.5.2026 17:09:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 17.4.2026 1:54:24</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 7.5.2026 17:09:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2850,51 +2850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 17.4.2026 1:54:24</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 7.5.2026 17:09:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4932,51 +4932,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 17.4.2026 1:54:24</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 7.5.2026 17:09:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6230,51 +6230,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně technického vybavení dokládající soulad s požadavky uvedenými v hodnotícím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 17.4.2026 1:54:24</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 7.5.2026 17:09:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6543,51 +6543,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 17.4.2026 1:54:24</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 7.5.2026 17:09:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7396,84 +7396,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Tomáš Března</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 17.4.2026 1:54:24</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 7.5.2026 17:09:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="576F19F3"/>
+    <w:nsid w:val="626963DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>