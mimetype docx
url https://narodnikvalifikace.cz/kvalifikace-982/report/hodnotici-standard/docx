--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2047945A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2047945A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2047945A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F2B4695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F2B4695" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F2B4695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.10.2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 7.5.2026 17:09:43</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 7.5.2026 17:19:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 7.5.2026 17:09:43</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 7.5.2026 17:19:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2850,51 +2850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 7.5.2026 17:09:43</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 7.5.2026 17:19:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4932,51 +4932,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 7.5.2026 17:09:43</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 7.5.2026 17:19:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6230,51 +6230,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně technického vybavení dokládající soulad s požadavky uvedenými v hodnotícím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 7.5.2026 17:09:43</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 7.5.2026 17:19:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6543,51 +6543,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 7.5.2026 17:09:43</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 7.5.2026 17:19:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7396,84 +7396,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Tomáš Března</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 7.5.2026 17:09:43</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 7.5.2026 17:19:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="626963DE"/>
+    <w:nsid w:val="689B18C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>