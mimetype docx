--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F2B4695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F2B4695" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F2B4695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6DA0A0FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6DA0A0FF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6DA0A0FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.10.2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 7.5.2026 17:19:41</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 28.5.2026 0:11:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 7.5.2026 17:19:41</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 28.5.2026 0:11:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2850,51 +2850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 7.5.2026 17:19:41</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 28.5.2026 0:11:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4932,51 +4932,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 7.5.2026 17:19:41</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 28.5.2026 0:11:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6230,51 +6230,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně technického vybavení dokládající soulad s požadavky uvedenými v hodnotícím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 7.5.2026 17:19:41</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 28.5.2026 0:11:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6543,51 +6543,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 7.5.2026 17:19:41</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 28.5.2026 0:11:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7396,84 +7396,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Tomáš Března</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 7.5.2026 17:19:41</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 28.5.2026 0:11:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="689B18C5"/>
+    <w:nsid w:val="33C4FF3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>