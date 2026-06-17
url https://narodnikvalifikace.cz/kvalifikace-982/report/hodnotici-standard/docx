--- v3 (2026-05-27)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6DA0A0FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6DA0A0FF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6DA0A0FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6EC86C81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6EC86C81" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6EC86C81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.10.2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 28.5.2026 0:11:22</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 17.6.2026 11:16:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 28.5.2026 0:11:22</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 17.6.2026 11:16:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2850,51 +2850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 28.5.2026 0:11:22</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 17.6.2026 11:16:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4932,51 +4932,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 28.5.2026 0:11:22</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 17.6.2026 11:16:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6230,51 +6230,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně technického vybavení dokládající soulad s požadavky uvedenými v hodnotícím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 28.5.2026 0:11:22</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 17.6.2026 11:16:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6543,51 +6543,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 28.5.2026 0:11:22</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 17.6.2026 11:16:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7396,84 +7396,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Tomáš Března</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 28.5.2026 0:11:22</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 17.6.2026 11:16:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="33C4FF3A"/>
+    <w:nsid w:val="0B67461E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>