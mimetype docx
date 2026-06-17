--- v4 (2026-06-17)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6EC86C81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6EC86C81" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6EC86C81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R69BCF3FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR69BCF3FF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR69BCF3FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.10.2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 17.6.2026 11:16:48</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 17.6.2026 11:42:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 17.6.2026 11:16:48</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 17.6.2026 11:42:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2850,51 +2850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 17.6.2026 11:16:48</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 17.6.2026 11:42:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4932,51 +4932,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 17.6.2026 11:16:48</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 17.6.2026 11:42:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6230,51 +6230,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně technického vybavení dokládající soulad s požadavky uvedenými v hodnotícím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 17.6.2026 11:16:48</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 17.6.2026 11:42:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6543,51 +6543,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 17.6.2026 11:16:48</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 17.6.2026 11:42:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7396,84 +7396,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Tomáš Března</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 17.6.2026 11:16:48</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 17.6.2026 11:42:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0B67461E"/>
+    <w:nsid w:val="2E601D8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>