--- v5 (2026-06-17)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R69BCF3FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR69BCF3FF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR69BCF3FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3622E010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3622E010" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3622E010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.10.2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 17.6.2026 11:42:54</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 7.7.2026 13:42:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 17.6.2026 11:42:54</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 7.7.2026 13:42:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2850,51 +2850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 17.6.2026 11:42:54</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 7.7.2026 13:42:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4932,51 +4932,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 17.6.2026 11:42:54</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 7.7.2026 13:42:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6230,51 +6230,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně technického vybavení dokládající soulad s požadavky uvedenými v hodnotícím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 17.6.2026 11:42:54</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 7.7.2026 13:42:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6543,51 +6543,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 17.6.2026 11:42:54</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 7.7.2026 13:42:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7396,84 +7396,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Tomáš Března</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 17.6.2026 11:42:54</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 7.7.2026 13:42:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2E601D8C"/>
+    <w:nsid w:val="10E78C98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>