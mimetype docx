--- v6 (2026-07-07)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3622E010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3622E010" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3622E010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R9A4D545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR9A4D545" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR9A4D545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.10.2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 7.7.2026 13:42:03</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 31.7.2026 11:08:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 7.7.2026 13:42:03</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 31.7.2026 11:08:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2850,51 +2850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 7.7.2026 13:42:03</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 31.7.2026 11:08:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4932,51 +4932,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 7.7.2026 13:42:03</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 31.7.2026 11:08:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6230,51 +6230,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně technického vybavení dokládající soulad s požadavky uvedenými v hodnotícím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 7.7.2026 13:42:03</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 31.7.2026 11:08:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6543,51 +6543,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 7.7.2026 13:42:03</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 31.7.2026 11:08:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7396,84 +7396,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Tomáš Března</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 7.7.2026 13:42:03</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 31.7.2026 11:08:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="10E78C98"/>
+    <w:nsid w:val="71A0479C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>