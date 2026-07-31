--- v7 (2026-07-31)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R9A4D545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR9A4D545" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR9A4D545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB69688F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB69688F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB69688F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.10.2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 31.7.2026 11:08:16</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 31.7.2026 12:40:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 31.7.2026 11:08:16</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 31.7.2026 12:40:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2850,51 +2850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 31.7.2026 11:08:16</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 31.7.2026 12:40:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4932,51 +4932,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 31.7.2026 11:08:16</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 31.7.2026 12:40:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6230,51 +6230,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně technického vybavení dokládající soulad s požadavky uvedenými v hodnotícím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 31.7.2026 11:08:16</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 31.7.2026 12:40:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6543,51 +6543,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 31.7.2026 11:08:16</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 31.7.2026 12:40:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7396,84 +7396,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Tomáš Března</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 31.7.2026 11:08:16</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 31.7.2026 12:40:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="71A0479C"/>
+    <w:nsid w:val="482A5158"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>