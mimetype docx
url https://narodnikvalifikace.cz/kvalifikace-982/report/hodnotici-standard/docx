--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB69688F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB69688F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB69688F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1680028E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1680028E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1680028E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.10.2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 31.7.2026 12:40:16</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 20.8.2026 16:50:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 31.7.2026 12:40:16</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 20.8.2026 16:50:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2850,51 +2850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 31.7.2026 12:40:16</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 20.8.2026 16:50:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4932,51 +4932,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 31.7.2026 12:40:16</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 20.8.2026 16:50:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6230,51 +6230,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně technického vybavení dokládající soulad s požadavky uvedenými v hodnotícím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 31.7.2026 12:40:16</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 20.8.2026 16:50:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6543,51 +6543,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 31.7.2026 12:40:16</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 20.8.2026 16:50:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7396,84 +7396,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Tomáš Března</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 31.7.2026 12:40:16</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 20.8.2026 16:50:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="482A5158"/>
+    <w:nsid w:val="6726611C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>