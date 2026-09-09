--- v9 (2026-08-20)
+++ v10 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1680028E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1680028E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1680028E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4E0EF19B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4E0EF19B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4E0EF19B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.10.2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 20.8.2026 16:50:37</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 9.9.2026 21:26:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 20.8.2026 16:50:37</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 9.9.2026 21:26:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2850,51 +2850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 20.8.2026 16:50:37</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 9.9.2026 21:26:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4932,51 +4932,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 20.8.2026 16:50:37</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 9.9.2026 21:26:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6230,51 +6230,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně technického vybavení dokládající soulad s požadavky uvedenými v hodnotícím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 20.8.2026 16:50:37</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 9.9.2026 21:26:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6543,51 +6543,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 20.8.2026 16:50:37</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 9.9.2026 21:26:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7396,84 +7396,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Tomáš Března</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 20.8.2026 16:50:37</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 9.9.2026 21:26:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6726611C"/>
+    <w:nsid w:val="569527BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>