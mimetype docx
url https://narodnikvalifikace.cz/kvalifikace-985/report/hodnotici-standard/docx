--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R786E5AB5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR786E5AB5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR786E5AB5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3C66FF1E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3C66FF1E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3C66FF1E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 17.4.2026 1:54:21</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 7.5.2026 17:09:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 17.4.2026 1:54:21</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 7.5.2026 17:09:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 17.4.2026 1:54:21</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 7.5.2026 17:09:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4119,51 +4119,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 17.4.2026 1:54:21</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 7.5.2026 17:09:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4408,51 +4408,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 17.4.2026 1:54:21</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 7.5.2026 17:09:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5941,51 +5941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 17.4.2026 1:54:21</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 7.5.2026 17:09:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7507,51 +7507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 17.4.2026 1:54:21</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 7.5.2026 17:09:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8564,51 +8564,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 17.4.2026 1:54:21</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 7.5.2026 17:09:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8969,84 +8969,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>OKD, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 17.4.2026 1:54:21</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 7.5.2026 17:09:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7C5B208A"/>
+    <w:nsid w:val="7E3056A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9132,51 +9132,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="04CBC77F"/>
+    <w:nsid w:val="01CB36DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9262,51 +9262,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="74B7FE8D"/>
+    <w:nsid w:val="5E53551C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9392,51 +9392,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6C53752C"/>
+    <w:nsid w:val="3D64CE95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>