--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3C66FF1E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3C66FF1E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3C66FF1E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71A37DB7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71A37DB7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71A37DB7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 7.5.2026 17:09:31</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 28.5.2026 0:11:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 7.5.2026 17:09:31</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 28.5.2026 0:11:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 7.5.2026 17:09:31</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 28.5.2026 0:11:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4119,51 +4119,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 7.5.2026 17:09:31</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 28.5.2026 0:11:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4408,51 +4408,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 7.5.2026 17:09:31</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 28.5.2026 0:11:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5941,51 +5941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 7.5.2026 17:09:31</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 28.5.2026 0:11:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7507,51 +7507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 7.5.2026 17:09:31</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 28.5.2026 0:11:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8564,51 +8564,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 7.5.2026 17:09:31</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 28.5.2026 0:11:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8969,84 +8969,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>OKD, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 7.5.2026 17:09:31</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 28.5.2026 0:11:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7E3056A3"/>
+    <w:nsid w:val="69830616"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9132,51 +9132,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="01CB36DF"/>
+    <w:nsid w:val="6CE60346"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9262,51 +9262,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5E53551C"/>
+    <w:nsid w:val="2ABB415D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9392,51 +9392,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3D64CE95"/>
+    <w:nsid w:val="289FEF27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>