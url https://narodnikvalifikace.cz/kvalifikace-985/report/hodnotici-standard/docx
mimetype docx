--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71A37DB7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71A37DB7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71A37DB7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5233A56F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5233A56F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5233A56F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 28.5.2026 0:11:17</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 11:17:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 28.5.2026 0:11:17</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 11:17:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 28.5.2026 0:11:17</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 11:17:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4119,51 +4119,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 28.5.2026 0:11:17</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 11:17:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4408,51 +4408,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 28.5.2026 0:11:17</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 11:17:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5941,51 +5941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 28.5.2026 0:11:17</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 11:17:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7507,51 +7507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 28.5.2026 0:11:17</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 11:17:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8564,51 +8564,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 28.5.2026 0:11:17</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 11:17:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8969,84 +8969,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>OKD, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 28.5.2026 0:11:17</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 11:17:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="69830616"/>
+    <w:nsid w:val="089AB655"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9132,51 +9132,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6CE60346"/>
+    <w:nsid w:val="0A04D126"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9262,51 +9262,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2ABB415D"/>
+    <w:nsid w:val="5CE28822"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9392,51 +9392,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="289FEF27"/>
+    <w:nsid w:val="6E784269"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>