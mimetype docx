--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5233A56F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5233A56F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5233A56F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26A40286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26A40286" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26A40286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 11:17:01</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 11:44:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 11:17:01</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 11:44:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 11:17:01</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 11:44:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4119,51 +4119,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 11:17:01</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 11:44:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4408,51 +4408,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 11:17:01</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 11:44:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5941,51 +5941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 11:17:01</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 11:44:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7507,51 +7507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 11:17:01</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 11:44:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8564,51 +8564,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 11:17:01</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 11:44:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8969,84 +8969,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>OKD, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 11:17:01</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 11:44:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="089AB655"/>
+    <w:nsid w:val="6AC07EED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9132,51 +9132,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A04D126"/>
+    <w:nsid w:val="3049C1B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9262,51 +9262,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5CE28822"/>
+    <w:nsid w:val="1F28CCC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9392,51 +9392,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6E784269"/>
+    <w:nsid w:val="1F8EB3F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>