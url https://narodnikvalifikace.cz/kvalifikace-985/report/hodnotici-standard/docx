--- v4 (2026-06-17)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26A40286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26A40286" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26A40286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58556F0B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58556F0B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58556F0B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 11:44:41</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 12:36:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 11:44:41</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 12:36:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 11:44:41</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 12:36:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4119,51 +4119,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 11:44:41</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 12:36:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4408,51 +4408,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 11:44:41</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 12:36:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5941,51 +5941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 11:44:41</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 12:36:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7507,51 +7507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 11:44:41</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 12:36:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8564,51 +8564,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 11:44:41</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 12:36:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8969,84 +8969,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>OKD, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 11:44:41</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 12:36:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6AC07EED"/>
+    <w:nsid w:val="2B3D939D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9132,51 +9132,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3049C1B5"/>
+    <w:nsid w:val="3E77555A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9262,51 +9262,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1F28CCC3"/>
+    <w:nsid w:val="298A2851"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9392,51 +9392,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1F8EB3F4"/>
+    <w:nsid w:val="6DC15165"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>