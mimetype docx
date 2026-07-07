--- v5 (2026-06-17)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58556F0B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58556F0B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58556F0B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R67386C8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR67386C8F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR67386C8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 12:36:03</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 7.7.2026 15:02:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 12:36:03</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 7.7.2026 15:02:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 12:36:03</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 7.7.2026 15:02:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4119,51 +4119,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 12:36:03</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 7.7.2026 15:02:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4408,51 +4408,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 12:36:03</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 7.7.2026 15:02:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5941,51 +5941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 12:36:03</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 7.7.2026 15:02:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7507,51 +7507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 12:36:03</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 7.7.2026 15:02:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8564,51 +8564,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 12:36:03</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 7.7.2026 15:02:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8969,84 +8969,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>OKD, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 12:36:03</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 7.7.2026 15:02:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2B3D939D"/>
+    <w:nsid w:val="35A3A998"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9132,51 +9132,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E77555A"/>
+    <w:nsid w:val="5BB48F50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9262,51 +9262,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="298A2851"/>
+    <w:nsid w:val="44E9120C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9392,51 +9392,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6DC15165"/>
+    <w:nsid w:val="1FBBA945"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>