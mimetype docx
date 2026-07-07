--- v6 (2026-07-07)
+++ v7 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R67386C8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR67386C8F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR67386C8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F19CE72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F19CE72" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F19CE72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 7.7.2026 15:02:50</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 7.7.2026 16:13:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 7.7.2026 15:02:50</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 7.7.2026 16:13:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 7.7.2026 15:02:50</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 7.7.2026 16:13:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4119,51 +4119,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 7.7.2026 15:02:50</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 7.7.2026 16:13:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4408,51 +4408,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 7.7.2026 15:02:50</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 7.7.2026 16:13:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5941,51 +5941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 7.7.2026 15:02:50</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 7.7.2026 16:13:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7507,51 +7507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 7.7.2026 15:02:50</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 7.7.2026 16:13:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8564,51 +8564,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 7.7.2026 15:02:50</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 7.7.2026 16:13:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8969,84 +8969,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>OKD, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 7.7.2026 15:02:50</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 7.7.2026 16:13:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="35A3A998"/>
+    <w:nsid w:val="5FD32BE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9132,51 +9132,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5BB48F50"/>
+    <w:nsid w:val="5C236401"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9262,51 +9262,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="44E9120C"/>
+    <w:nsid w:val="7514B84F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9392,51 +9392,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1FBBA945"/>
+    <w:nsid w:val="79040166"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>