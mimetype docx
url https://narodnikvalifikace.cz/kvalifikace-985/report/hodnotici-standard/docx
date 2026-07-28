--- v7 (2026-07-07)
+++ v8 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F19CE72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F19CE72" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F19CE72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2481D66C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2481D66C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2481D66C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 7.7.2026 16:13:34</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 29.7.2026 0:06:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 7.7.2026 16:13:34</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 29.7.2026 0:06:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 7.7.2026 16:13:34</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 29.7.2026 0:06:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4119,51 +4119,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 7.7.2026 16:13:34</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 29.7.2026 0:06:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4408,51 +4408,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 7.7.2026 16:13:34</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 29.7.2026 0:06:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5941,51 +5941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 7.7.2026 16:13:34</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 29.7.2026 0:06:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7507,51 +7507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 7.7.2026 16:13:34</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 29.7.2026 0:06:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8564,51 +8564,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 7.7.2026 16:13:34</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 29.7.2026 0:06:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8969,84 +8969,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>OKD, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 7.7.2026 16:13:34</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 29.7.2026 0:06:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5FD32BE1"/>
+    <w:nsid w:val="2E6E88DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9132,51 +9132,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C236401"/>
+    <w:nsid w:val="582442DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9262,51 +9262,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7514B84F"/>
+    <w:nsid w:val="0296CC68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9392,51 +9392,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="79040166"/>
+    <w:nsid w:val="4E752FB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>