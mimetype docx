--- v8 (2026-07-28)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2481D66C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2481D66C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2481D66C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R860D86E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR860D86E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR860D86E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 29.7.2026 0:06:09</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 20.8.2026 16:50:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 29.7.2026 0:06:09</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 20.8.2026 16:50:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 29.7.2026 0:06:09</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 20.8.2026 16:50:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4119,51 +4119,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 29.7.2026 0:06:09</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 20.8.2026 16:50:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4408,51 +4408,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 29.7.2026 0:06:10</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 20.8.2026 16:50:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5941,51 +5941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 29.7.2026 0:06:10</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 20.8.2026 16:50:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7507,51 +7507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 29.7.2026 0:06:10</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 20.8.2026 16:50:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8564,51 +8564,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 29.7.2026 0:06:10</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 20.8.2026 16:50:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8969,84 +8969,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>OKD, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 29.7.2026 0:06:10</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 20.8.2026 16:50:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2E6E88DE"/>
+    <w:nsid w:val="664083AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9132,51 +9132,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="582442DC"/>
+    <w:nsid w:val="40EC8241"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9262,51 +9262,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0296CC68"/>
+    <w:nsid w:val="58670AEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9392,51 +9392,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4E752FB2"/>
+    <w:nsid w:val="7C59DCB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>