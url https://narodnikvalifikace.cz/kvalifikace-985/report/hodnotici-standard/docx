--- v9 (2026-08-20)
+++ v10 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R860D86E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR860D86E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR860D86E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R79BDD12F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR79BDD12F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR79BDD12F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 20.8.2026 16:50:22</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 20.8.2026 23:49:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 20.8.2026 16:50:22</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 20.8.2026 23:49:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 20.8.2026 16:50:22</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 20.8.2026 23:49:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4119,51 +4119,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 20.8.2026 16:50:22</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 20.8.2026 23:49:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4408,51 +4408,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 20.8.2026 16:50:22</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 20.8.2026 23:49:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5941,51 +5941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 20.8.2026 16:50:22</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 20.8.2026 23:49:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7507,51 +7507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 20.8.2026 16:50:22</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 20.8.2026 23:49:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8564,51 +8564,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 20.8.2026 16:50:23</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 20.8.2026 23:49:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8969,84 +8969,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>OKD, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 20.8.2026 16:50:23</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 20.8.2026 23:49:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="664083AA"/>
+    <w:nsid w:val="43B9C4EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9132,51 +9132,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40EC8241"/>
+    <w:nsid w:val="1CA0316D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9262,51 +9262,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="58670AEF"/>
+    <w:nsid w:val="069E7379"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9392,51 +9392,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7C59DCB9"/>
+    <w:nsid w:val="0901B74B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>