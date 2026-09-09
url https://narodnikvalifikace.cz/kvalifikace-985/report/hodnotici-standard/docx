--- v10 (2026-08-20)
+++ v11 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R79BDD12F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR79BDD12F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR79BDD12F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B33170E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B33170E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B33170E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 20.8.2026 23:49:57</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 10.9.2026 1:16:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 20.8.2026 23:49:57</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 10.9.2026 1:16:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 20.8.2026 23:49:57</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 10.9.2026 1:16:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4119,51 +4119,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 20.8.2026 23:49:57</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 10.9.2026 1:16:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4408,51 +4408,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 20.8.2026 23:49:57</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 10.9.2026 1:16:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5941,51 +5941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 20.8.2026 23:49:57</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 10.9.2026 1:16:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7507,51 +7507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 20.8.2026 23:49:57</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 10.9.2026 1:16:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8564,51 +8564,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 20.8.2026 23:49:57</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 10.9.2026 1:16:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8969,84 +8969,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>OKD, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 20.8.2026 23:49:57</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 10.9.2026 1:16:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="43B9C4EE"/>
+    <w:nsid w:val="08777E5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9132,51 +9132,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1CA0316D"/>
+    <w:nsid w:val="38CEB959"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9262,51 +9262,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="069E7379"/>
+    <w:nsid w:val="0CABACBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9392,51 +9392,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0901B74B"/>
+    <w:nsid w:val="0DA0EBDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>