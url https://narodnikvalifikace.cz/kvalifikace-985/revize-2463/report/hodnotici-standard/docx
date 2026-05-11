--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R55E1D8E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR55E1D8E6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR55E1D8E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R318E0696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR318E0696" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR318E0696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 20.4.2026 4:47:50</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 11.5.2026 7:01:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 20.4.2026 4:47:50</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 11.5.2026 7:01:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 20.4.2026 4:47:50</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 11.5.2026 7:01:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4119,51 +4119,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 20.4.2026 4:47:50</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 11.5.2026 7:01:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4408,51 +4408,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 20.4.2026 4:47:50</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 11.5.2026 7:01:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5941,51 +5941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 20.4.2026 4:47:50</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 11.5.2026 7:01:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7507,51 +7507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 20.4.2026 4:47:50</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 11.5.2026 7:01:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8564,51 +8564,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 20.4.2026 4:47:50</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 11.5.2026 7:01:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8969,84 +8969,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>OKD, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 20.4.2026 4:47:50</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 11.5.2026 7:01:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="34C6A390"/>
+    <w:nsid w:val="325D595B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9132,51 +9132,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09485D75"/>
+    <w:nsid w:val="323744F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9262,51 +9262,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="61B426A9"/>
+    <w:nsid w:val="5831AEA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9392,51 +9392,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="66FB9D3C"/>
+    <w:nsid w:val="73E1520F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>