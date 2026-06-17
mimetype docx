--- v1 (2026-05-11)
+++ v2 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R318E0696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR318E0696" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR318E0696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R552079F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR552079F6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR552079F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 11.5.2026 7:01:27</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 15:54:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 11.5.2026 7:01:27</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 15:54:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 11.5.2026 7:01:27</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 15:54:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4119,51 +4119,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 11.5.2026 7:01:27</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 15:54:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4408,51 +4408,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 11.5.2026 7:01:27</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 15:54:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5941,51 +5941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 11.5.2026 7:01:27</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 15:54:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7507,51 +7507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 11.5.2026 7:01:27</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 15:54:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8564,51 +8564,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 11.5.2026 7:01:27</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 15:54:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8969,84 +8969,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>OKD, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 11.5.2026 7:01:27</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 15:54:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="325D595B"/>
+    <w:nsid w:val="39E583F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9132,51 +9132,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="323744F0"/>
+    <w:nsid w:val="2F771C2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9262,51 +9262,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5831AEA7"/>
+    <w:nsid w:val="1F2B14CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9392,51 +9392,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="73E1520F"/>
+    <w:nsid w:val="4CB3EF3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>