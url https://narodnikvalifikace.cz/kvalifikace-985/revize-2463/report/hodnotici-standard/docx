--- v2 (2026-06-17)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R552079F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR552079F6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR552079F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5FEC459E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5FEC459E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5FEC459E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 15:54:23</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 16:38:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 15:54:23</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 16:38:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 15:54:23</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 16:38:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4119,51 +4119,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 15:54:23</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 16:38:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4408,51 +4408,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 15:54:23</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 16:38:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5941,51 +5941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 15:54:23</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 16:38:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7507,51 +7507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 15:54:23</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 16:38:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8564,51 +8564,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 15:54:23</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 16:38:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8969,84 +8969,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>OKD, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 15:54:23</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 16:38:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="39E583F7"/>
+    <w:nsid w:val="13F56ECB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9132,51 +9132,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F771C2A"/>
+    <w:nsid w:val="01718E90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9262,51 +9262,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1F2B14CE"/>
+    <w:nsid w:val="5BEBD0FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9392,51 +9392,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4CB3EF3A"/>
+    <w:nsid w:val="610A4FC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>