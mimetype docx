--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5FEC459E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5FEC459E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5FEC459E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7FBC3AB7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7FBC3AB7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7FBC3AB7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 16:38:07</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 7.7.2026 20:41:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 16:38:07</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 7.7.2026 20:41:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 16:38:07</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 7.7.2026 20:41:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4119,51 +4119,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 16:38:07</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 7.7.2026 20:41:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4408,51 +4408,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 16:38:07</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 7.7.2026 20:41:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5941,51 +5941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 16:38:07</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 7.7.2026 20:41:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7507,51 +7507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 16:38:07</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 7.7.2026 20:41:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8564,51 +8564,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 16:38:07</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 7.7.2026 20:41:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8969,84 +8969,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>OKD, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 17.6.2026 16:38:07</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 7.7.2026 20:41:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="13F56ECB"/>
+    <w:nsid w:val="0CFEEE68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9132,51 +9132,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="01718E90"/>
+    <w:nsid w:val="32E16752"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9262,51 +9262,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5BEBD0FA"/>
+    <w:nsid w:val="72E54954"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9392,51 +9392,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="610A4FC1"/>
+    <w:nsid w:val="2BB9B6F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>