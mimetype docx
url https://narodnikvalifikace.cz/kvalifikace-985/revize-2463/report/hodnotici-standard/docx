--- v4 (2026-07-07)
+++ v5 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7FBC3AB7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7FBC3AB7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7FBC3AB7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R34884670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR34884670" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR34884670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 7.7.2026 20:41:45</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 29.7.2026 3:24:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 7.7.2026 20:41:45</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 29.7.2026 3:24:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 7.7.2026 20:41:45</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 29.7.2026 3:24:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4119,51 +4119,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 7.7.2026 20:41:45</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 29.7.2026 3:24:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4408,51 +4408,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 7.7.2026 20:41:45</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 29.7.2026 3:24:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5941,51 +5941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 7.7.2026 20:41:45</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 29.7.2026 3:24:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7507,51 +7507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 7.7.2026 20:41:45</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 29.7.2026 3:24:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8564,51 +8564,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 7.7.2026 20:41:45</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 29.7.2026 3:24:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8969,84 +8969,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>OKD, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 7.7.2026 20:41:45</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 29.7.2026 3:24:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0CFEEE68"/>
+    <w:nsid w:val="7E6A4D24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9132,51 +9132,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="32E16752"/>
+    <w:nsid w:val="4C77B57D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9262,51 +9262,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="72E54954"/>
+    <w:nsid w:val="4D40251C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9392,51 +9392,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2BB9B6F5"/>
+    <w:nsid w:val="08702747"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>