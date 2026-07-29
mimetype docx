--- v5 (2026-07-29)
+++ v6 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R34884670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR34884670" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR34884670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5E9FB16F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5E9FB16F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5E9FB16F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 29.7.2026 3:24:54</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 29.7.2026 4:33:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 29.7.2026 3:24:54</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 29.7.2026 4:33:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 29.7.2026 3:24:54</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 29.7.2026 4:33:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4119,51 +4119,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 29.7.2026 3:24:54</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 29.7.2026 4:33:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4408,51 +4408,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 29.7.2026 3:24:54</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 29.7.2026 4:33:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5941,51 +5941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 29.7.2026 3:24:54</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 29.7.2026 4:33:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7507,51 +7507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 29.7.2026 3:24:54</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 29.7.2026 4:33:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8564,51 +8564,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 29.7.2026 3:24:54</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 29.7.2026 4:33:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8969,84 +8969,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>OKD, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 29.7.2026 3:24:54</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 29.7.2026 4:33:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7E6A4D24"/>
+    <w:nsid w:val="4530FB25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9132,51 +9132,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C77B57D"/>
+    <w:nsid w:val="450ABD88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9262,51 +9262,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4D40251C"/>
+    <w:nsid w:val="338E2514"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9392,51 +9392,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="08702747"/>
+    <w:nsid w:val="557C811F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>