--- v6 (2026-07-29)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5E9FB16F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5E9FB16F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5E9FB16F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2788C2AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2788C2AB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2788C2AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 29.7.2026 4:33:11</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 20.8.2026 20:14:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 29.7.2026 4:33:11</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 20.8.2026 20:14:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 29.7.2026 4:33:11</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 20.8.2026 20:14:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4119,51 +4119,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 29.7.2026 4:33:11</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 20.8.2026 20:14:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4408,51 +4408,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 29.7.2026 4:33:11</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 20.8.2026 20:14:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5941,51 +5941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 29.7.2026 4:33:11</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 20.8.2026 20:14:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7507,51 +7507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 29.7.2026 4:33:11</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 20.8.2026 20:14:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8564,51 +8564,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 29.7.2026 4:33:11</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 20.8.2026 20:14:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8969,84 +8969,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>OKD, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 29.7.2026 4:33:11</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 20.8.2026 20:14:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4530FB25"/>
+    <w:nsid w:val="20895637"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9132,51 +9132,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="450ABD88"/>
+    <w:nsid w:val="78EA90EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9262,51 +9262,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="338E2514"/>
+    <w:nsid w:val="165C5A7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9392,51 +9392,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="557C811F"/>
+    <w:nsid w:val="2F327EE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>