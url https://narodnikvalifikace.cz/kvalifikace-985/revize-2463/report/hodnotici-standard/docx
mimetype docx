--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2788C2AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2788C2AB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2788C2AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R53D56302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR53D56302" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR53D56302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 20.8.2026 20:14:30</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 10.9.2026 0:11:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 20.8.2026 20:14:30</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 10.9.2026 0:11:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 20.8.2026 20:14:30</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 10.9.2026 0:11:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4119,51 +4119,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 20.8.2026 20:14:30</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 10.9.2026 0:11:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4408,51 +4408,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 20.8.2026 20:14:30</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 10.9.2026 0:11:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5941,51 +5941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 20.8.2026 20:14:30</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 10.9.2026 0:11:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7507,51 +7507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 20.8.2026 20:14:30</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 10.9.2026 0:11:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8564,51 +8564,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 20.8.2026 20:14:30</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 10.9.2026 0:11:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8969,84 +8969,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>OKD, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horník/hornice v ostatních činnostech v dole, 20.8.2026 20:14:30</w:t>
+        <w:t>Horník/hornice v ostatních činnostech v dole, 10.9.2026 0:11:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="20895637"/>
+    <w:nsid w:val="589EBD24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9132,51 +9132,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78EA90EA"/>
+    <w:nsid w:val="1B5885A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9262,51 +9262,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="165C5A7A"/>
+    <w:nsid w:val="177B5852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9392,51 +9392,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2F327EE1"/>
+    <w:nsid w:val="3BD8AB5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>