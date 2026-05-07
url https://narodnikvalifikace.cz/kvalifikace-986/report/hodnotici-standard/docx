--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6160033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6160033" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6160033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3ED462AC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3ED462AC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3ED462AC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 16.4.2026 22:55:10</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 7.5.2026 16:07:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 16.4.2026 22:55:10</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 7.5.2026 16:07:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2870,51 +2870,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 16.4.2026 22:55:10</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 7.5.2026 16:07:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4307,51 +4307,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 16.4.2026 22:55:10</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 7.5.2026 16:07:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13280,51 +13280,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 16.4.2026 22:55:10</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 7.5.2026 16:07:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15923,51 +15923,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 16.4.2026 22:55:10</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 7.5.2026 16:07:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17499,51 +17499,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 30 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 16.4.2026 22:55:10</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 7.5.2026 16:07:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18084,84 +18084,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Aquapark Beroun, a. s. - Marx Antonín, Mgr., ředitel organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 16.4.2026 22:55:10</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 7.5.2026 16:07:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="569D5D41"/>
+    <w:nsid w:val="367BA635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18247,51 +18247,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="523A020B"/>
+    <w:nsid w:val="47D37F6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18377,51 +18377,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4051B724"/>
+    <w:nsid w:val="3654C34D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18507,51 +18507,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="363F950A"/>
+    <w:nsid w:val="023B1A0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18637,51 +18637,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="59256466"/>
+    <w:nsid w:val="12D2BE5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18767,51 +18767,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="59E79B06"/>
+    <w:nsid w:val="116CA31E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>