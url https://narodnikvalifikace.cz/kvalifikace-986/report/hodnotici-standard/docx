--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3ED462AC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3ED462AC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3ED462AC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RBE37405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRBE37405" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRBE37405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 7.5.2026 16:07:28</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 7.5.2026 19:01:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 7.5.2026 16:07:28</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 7.5.2026 19:01:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2870,51 +2870,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 7.5.2026 16:07:28</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 7.5.2026 19:01:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4307,51 +4307,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 7.5.2026 16:07:28</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 7.5.2026 19:01:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13280,51 +13280,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 7.5.2026 16:07:28</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 7.5.2026 19:01:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15923,51 +15923,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 7.5.2026 16:07:28</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 7.5.2026 19:01:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17499,51 +17499,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 30 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 7.5.2026 16:07:28</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 7.5.2026 19:01:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18084,84 +18084,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Aquapark Beroun, a. s. - Marx Antonín, Mgr., ředitel organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 7.5.2026 16:07:28</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 7.5.2026 19:01:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="367BA635"/>
+    <w:nsid w:val="63DC9FEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18247,51 +18247,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47D37F6B"/>
+    <w:nsid w:val="21527F5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18377,51 +18377,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3654C34D"/>
+    <w:nsid w:val="0B253CC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18507,51 +18507,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="023B1A0B"/>
+    <w:nsid w:val="4D133F74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18637,51 +18637,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="12D2BE5B"/>
+    <w:nsid w:val="03D14D57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18767,51 +18767,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="116CA31E"/>
+    <w:nsid w:val="5469D86A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>