--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RBE37405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRBE37405" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRBE37405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R397845A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR397845A6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR397845A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 7.5.2026 19:01:10</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 27.5.2026 23:51:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 7.5.2026 19:01:10</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 27.5.2026 23:51:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2870,51 +2870,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 7.5.2026 19:01:10</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 27.5.2026 23:51:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4307,51 +4307,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 7.5.2026 19:01:10</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 27.5.2026 23:51:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13280,51 +13280,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 7.5.2026 19:01:10</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 27.5.2026 23:51:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15923,51 +15923,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 7.5.2026 19:01:10</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 27.5.2026 23:51:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17499,51 +17499,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 30 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 7.5.2026 19:01:10</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 27.5.2026 23:51:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18084,84 +18084,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Aquapark Beroun, a. s. - Marx Antonín, Mgr., ředitel organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 7.5.2026 19:01:10</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 27.5.2026 23:51:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="63DC9FEB"/>
+    <w:nsid w:val="060DE9CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18247,51 +18247,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21527F5E"/>
+    <w:nsid w:val="25DC7EC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18377,51 +18377,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0B253CC8"/>
+    <w:nsid w:val="57980C15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18507,51 +18507,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4D133F74"/>
+    <w:nsid w:val="2D5C45A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18637,51 +18637,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="03D14D57"/>
+    <w:nsid w:val="58C00BFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18767,51 +18767,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5469D86A"/>
+    <w:nsid w:val="2989A77C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>