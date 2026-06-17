--- v3 (2026-05-27)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R397845A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR397845A6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR397845A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5B64A7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5B64A7D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5B64A7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 27.5.2026 23:51:40</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 11:19:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 27.5.2026 23:51:40</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 11:19:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2870,51 +2870,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 27.5.2026 23:51:40</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 11:19:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4307,51 +4307,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 27.5.2026 23:51:40</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 11:19:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13280,51 +13280,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 27.5.2026 23:51:40</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 11:19:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15923,51 +15923,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 27.5.2026 23:51:40</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 11:19:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17499,51 +17499,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 30 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 27.5.2026 23:51:40</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 11:19:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18084,84 +18084,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Aquapark Beroun, a. s. - Marx Antonín, Mgr., ředitel organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 27.5.2026 23:51:40</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 11:19:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="060DE9CA"/>
+    <w:nsid w:val="7419CE46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18247,51 +18247,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25DC7EC5"/>
+    <w:nsid w:val="78ABF1A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18377,51 +18377,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="57980C15"/>
+    <w:nsid w:val="53C2B321"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18507,51 +18507,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2D5C45A3"/>
+    <w:nsid w:val="14B13441"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18637,51 +18637,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="58C00BFF"/>
+    <w:nsid w:val="32AA0958"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18767,51 +18767,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2989A77C"/>
+    <w:nsid w:val="3002E6AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>