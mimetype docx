--- v4 (2026-06-17)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5B64A7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5B64A7D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5B64A7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A62764B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A62764B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A62764B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 11:19:14</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 11:46:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 11:19:14</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 11:46:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2870,51 +2870,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 11:19:14</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 11:46:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4307,51 +4307,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 11:19:14</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 11:46:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13280,51 +13280,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 11:19:14</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 11:46:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15923,51 +15923,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 11:19:14</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 11:46:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17499,51 +17499,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 30 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 11:19:14</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 11:46:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18084,84 +18084,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Aquapark Beroun, a. s. - Marx Antonín, Mgr., ředitel organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 11:19:14</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 11:46:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7419CE46"/>
+    <w:nsid w:val="14D3F4A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18247,51 +18247,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78ABF1A4"/>
+    <w:nsid w:val="7354564B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18377,51 +18377,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="53C2B321"/>
+    <w:nsid w:val="760F4705"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18507,51 +18507,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="14B13441"/>
+    <w:nsid w:val="2C13815F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18637,51 +18637,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="32AA0958"/>
+    <w:nsid w:val="57C94576"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18767,51 +18767,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3002E6AB"/>
+    <w:nsid w:val="37F56813"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>