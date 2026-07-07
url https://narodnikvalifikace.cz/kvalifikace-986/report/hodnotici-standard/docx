--- v5 (2026-06-17)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A62764B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A62764B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A62764B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58F3F46A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58F3F46A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58F3F46A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 11:46:43</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 7.7.2026 13:58:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 11:46:43</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 7.7.2026 13:58:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2870,51 +2870,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 11:46:43</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 7.7.2026 13:58:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4307,51 +4307,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 11:46:43</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 7.7.2026 13:58:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13280,51 +13280,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 11:46:43</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 7.7.2026 13:58:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15923,51 +15923,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 11:46:43</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 7.7.2026 13:58:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17499,51 +17499,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 30 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 11:46:43</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 7.7.2026 13:58:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18084,84 +18084,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Aquapark Beroun, a. s. - Marx Antonín, Mgr., ředitel organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 11:46:43</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 7.7.2026 13:58:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="14D3F4A3"/>
+    <w:nsid w:val="16F59361"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18247,51 +18247,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7354564B"/>
+    <w:nsid w:val="2EA2B71F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18377,51 +18377,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="760F4705"/>
+    <w:nsid w:val="4C534863"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18507,51 +18507,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2C13815F"/>
+    <w:nsid w:val="0262A5B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18637,51 +18637,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="57C94576"/>
+    <w:nsid w:val="7C91320F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18767,51 +18767,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="37F56813"/>
+    <w:nsid w:val="43F0AB2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>