--- v6 (2026-07-07)
+++ v7 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58F3F46A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58F3F46A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58F3F46A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7480FE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7480FE0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7480FE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 7.7.2026 13:58:10</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 29.7.2026 1:08:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 7.7.2026 13:58:10</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 29.7.2026 1:08:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2870,51 +2870,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 7.7.2026 13:58:10</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 29.7.2026 1:08:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4307,51 +4307,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 7.7.2026 13:58:10</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 29.7.2026 1:08:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13280,51 +13280,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 7.7.2026 13:58:10</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 29.7.2026 1:08:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15923,51 +15923,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 7.7.2026 13:58:10</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 29.7.2026 1:08:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17499,51 +17499,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 30 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 7.7.2026 13:58:10</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 29.7.2026 1:08:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18084,84 +18084,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Aquapark Beroun, a. s. - Marx Antonín, Mgr., ředitel organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 7.7.2026 13:58:10</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 29.7.2026 1:08:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="16F59361"/>
+    <w:nsid w:val="4A7CF018"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18247,51 +18247,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2EA2B71F"/>
+    <w:nsid w:val="7F45B16D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18377,51 +18377,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4C534863"/>
+    <w:nsid w:val="5ABAA2E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18507,51 +18507,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0262A5B8"/>
+    <w:nsid w:val="6AC4BC69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18637,51 +18637,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7C91320F"/>
+    <w:nsid w:val="22A3A8A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18767,51 +18767,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="43F0AB2D"/>
+    <w:nsid w:val="484CE1CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>