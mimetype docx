--- v7 (2026-07-28)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7480FE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7480FE0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7480FE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R186EACD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR186EACD1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR186EACD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 29.7.2026 1:08:20</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 20.8.2026 11:40:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 29.7.2026 1:08:20</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 20.8.2026 11:40:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2870,51 +2870,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 29.7.2026 1:08:20</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 20.8.2026 11:40:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4307,51 +4307,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 29.7.2026 1:08:20</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 20.8.2026 11:40:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13280,51 +13280,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 29.7.2026 1:08:20</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 20.8.2026 11:40:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15923,51 +15923,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 29.7.2026 1:08:20</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 20.8.2026 11:40:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17499,51 +17499,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 30 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 29.7.2026 1:08:20</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 20.8.2026 11:40:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18084,84 +18084,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Aquapark Beroun, a. s. - Marx Antonín, Mgr., ředitel organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 29.7.2026 1:08:20</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 20.8.2026 11:40:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4A7CF018"/>
+    <w:nsid w:val="76EA7906"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18247,51 +18247,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F45B16D"/>
+    <w:nsid w:val="1F7D8A39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18377,51 +18377,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5ABAA2E2"/>
+    <w:nsid w:val="662F08A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18507,51 +18507,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6AC4BC69"/>
+    <w:nsid w:val="0BF51D3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18637,51 +18637,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="22A3A8A6"/>
+    <w:nsid w:val="569B4E68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18767,51 +18767,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="484CE1CC"/>
+    <w:nsid w:val="4CDB4AF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>