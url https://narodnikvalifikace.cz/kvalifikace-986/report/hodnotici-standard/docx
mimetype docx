--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R186EACD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR186EACD1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR186EACD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R790AD7DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR790AD7DB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR790AD7DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 20.8.2026 11:40:40</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 9.9.2026 20:21:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 20.8.2026 11:40:40</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 9.9.2026 20:21:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2870,51 +2870,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 20.8.2026 11:40:40</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 9.9.2026 20:21:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4307,51 +4307,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 20.8.2026 11:40:40</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 9.9.2026 20:21:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13280,51 +13280,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 20.8.2026 11:40:40</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 9.9.2026 20:21:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15923,51 +15923,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 20.8.2026 11:40:40</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 9.9.2026 20:21:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17499,51 +17499,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 30 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 20.8.2026 11:40:40</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 9.9.2026 20:21:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18084,84 +18084,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Aquapark Beroun, a. s. - Marx Antonín, Mgr., ředitel organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 20.8.2026 11:40:40</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 9.9.2026 20:21:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="76EA7906"/>
+    <w:nsid w:val="49AD0805"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18247,51 +18247,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F7D8A39"/>
+    <w:nsid w:val="24CA9F49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18377,51 +18377,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="662F08A1"/>
+    <w:nsid w:val="1691854A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18507,51 +18507,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0BF51D3D"/>
+    <w:nsid w:val="256A6263"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18637,51 +18637,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="569B4E68"/>
+    <w:nsid w:val="36453098"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18767,51 +18767,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4CDB4AF1"/>
+    <w:nsid w:val="7ABCACE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>