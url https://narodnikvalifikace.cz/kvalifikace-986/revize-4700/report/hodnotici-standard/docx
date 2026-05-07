--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R69BF8B23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR69BF8B23" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR69BF8B23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5D126DDF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5D126DDF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5D126DDF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 17.4.2026 7:08:10</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 7.5.2026 20:03:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 17.4.2026 7:08:10</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 7.5.2026 20:03:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2870,51 +2870,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 17.4.2026 7:08:10</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 7.5.2026 20:03:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4307,51 +4307,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 17.4.2026 7:08:10</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 7.5.2026 20:03:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13280,51 +13280,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 17.4.2026 7:08:10</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 7.5.2026 20:03:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15923,51 +15923,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 17.4.2026 7:08:10</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 7.5.2026 20:03:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17499,51 +17499,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 30 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 17.4.2026 7:08:10</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 7.5.2026 20:03:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18084,84 +18084,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Aquapark Beroun, a. s. - Marx Antonín, Mgr., ředitel organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 17.4.2026 7:08:10</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 7.5.2026 20:03:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1584586E"/>
+    <w:nsid w:val="012126A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18247,51 +18247,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1214625A"/>
+    <w:nsid w:val="364004DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18377,51 +18377,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="57DFA4D5"/>
+    <w:nsid w:val="392411BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18507,51 +18507,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="13DB3D34"/>
+    <w:nsid w:val="223A0A27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18637,51 +18637,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0041CCF8"/>
+    <w:nsid w:val="26C7D4E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18767,51 +18767,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="08DA8CFC"/>
+    <w:nsid w:val="3350CC3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>