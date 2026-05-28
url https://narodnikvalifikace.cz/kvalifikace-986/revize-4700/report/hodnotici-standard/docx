--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5D126DDF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5D126DDF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5D126DDF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B959CB4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B959CB4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B959CB4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 7.5.2026 20:03:30</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 28.5.2026 5:20:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 7.5.2026 20:03:30</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 28.5.2026 5:20:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2870,51 +2870,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 7.5.2026 20:03:30</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 28.5.2026 5:20:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4307,51 +4307,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 7.5.2026 20:03:30</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 28.5.2026 5:20:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13280,51 +13280,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 7.5.2026 20:03:30</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 28.5.2026 5:20:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15923,51 +15923,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 7.5.2026 20:03:30</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 28.5.2026 5:20:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17499,51 +17499,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 30 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 7.5.2026 20:03:30</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 28.5.2026 5:20:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18084,84 +18084,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Aquapark Beroun, a. s. - Marx Antonín, Mgr., ředitel organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 7.5.2026 20:03:30</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 28.5.2026 5:20:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="012126A9"/>
+    <w:nsid w:val="27CD8CE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18247,51 +18247,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="364004DE"/>
+    <w:nsid w:val="3CC57820"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18377,51 +18377,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="392411BC"/>
+    <w:nsid w:val="74EC4566"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18507,51 +18507,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="223A0A27"/>
+    <w:nsid w:val="3AAFC513"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18637,51 +18637,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="26C7D4E5"/>
+    <w:nsid w:val="06662A23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18767,51 +18767,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3350CC3F"/>
+    <w:nsid w:val="29400849"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>