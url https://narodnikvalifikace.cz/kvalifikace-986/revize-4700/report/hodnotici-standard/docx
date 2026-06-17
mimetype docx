--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B959CB4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B959CB4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B959CB4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R32576E9E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR32576E9E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR32576E9E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 28.5.2026 5:20:07</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 15:09:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 28.5.2026 5:20:07</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 15:09:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2870,51 +2870,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 28.5.2026 5:20:07</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 15:09:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4307,51 +4307,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 28.5.2026 5:20:07</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 15:09:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13280,51 +13280,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 28.5.2026 5:20:07</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 15:09:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15923,51 +15923,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 28.5.2026 5:20:07</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 15:09:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17499,51 +17499,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 30 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 28.5.2026 5:20:07</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 15:09:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18084,84 +18084,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Aquapark Beroun, a. s. - Marx Antonín, Mgr., ředitel organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 28.5.2026 5:20:07</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 15:09:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="27CD8CE7"/>
+    <w:nsid w:val="0B0CC17F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18247,51 +18247,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3CC57820"/>
+    <w:nsid w:val="15596B01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18377,51 +18377,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="74EC4566"/>
+    <w:nsid w:val="2905D85F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18507,51 +18507,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3AAFC513"/>
+    <w:nsid w:val="0FA91510"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18637,51 +18637,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="06662A23"/>
+    <w:nsid w:val="1C19C927"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18767,51 +18767,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="29400849"/>
+    <w:nsid w:val="4CC59344"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>