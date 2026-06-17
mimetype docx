--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R32576E9E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR32576E9E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR32576E9E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E5BAAB6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E5BAAB6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E5BAAB6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 15:09:12</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 15:55:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 15:09:12</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 15:55:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2870,51 +2870,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 15:09:12</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 15:55:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4307,51 +4307,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 15:09:12</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 15:55:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13280,51 +13280,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 15:09:12</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 15:55:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15923,51 +15923,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 15:09:12</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 15:55:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17499,51 +17499,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 30 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 15:09:12</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 15:55:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18084,84 +18084,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Aquapark Beroun, a. s. - Marx Antonín, Mgr., ředitel organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 15:09:12</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 15:55:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0B0CC17F"/>
+    <w:nsid w:val="1FAAC1A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18247,51 +18247,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="15596B01"/>
+    <w:nsid w:val="35E3E430"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18377,51 +18377,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2905D85F"/>
+    <w:nsid w:val="193F37F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18507,51 +18507,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0FA91510"/>
+    <w:nsid w:val="1FFB8B9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18637,51 +18637,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1C19C927"/>
+    <w:nsid w:val="339D7474"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18767,51 +18767,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4CC59344"/>
+    <w:nsid w:val="265CF240"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>