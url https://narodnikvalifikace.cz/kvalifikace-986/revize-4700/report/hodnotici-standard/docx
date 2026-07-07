--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E5BAAB6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E5BAAB6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E5BAAB6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B236954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B236954" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B236954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 15:55:59</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 7.7.2026 17:57:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 15:55:59</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 7.7.2026 17:57:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2870,51 +2870,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 15:55:59</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 7.7.2026 17:57:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4307,51 +4307,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 15:55:59</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 7.7.2026 17:57:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13280,51 +13280,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 15:55:59</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 7.7.2026 17:57:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15923,51 +15923,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 15:55:59</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 7.7.2026 17:57:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17499,51 +17499,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 30 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 15:55:59</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 7.7.2026 17:57:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18084,84 +18084,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Aquapark Beroun, a. s. - Marx Antonín, Mgr., ředitel organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 17.6.2026 15:55:59</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 7.7.2026 17:57:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1FAAC1A0"/>
+    <w:nsid w:val="2F8C49FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18247,51 +18247,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35E3E430"/>
+    <w:nsid w:val="631355CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18377,51 +18377,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="193F37F9"/>
+    <w:nsid w:val="3B94E2CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18507,51 +18507,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1FFB8B9B"/>
+    <w:nsid w:val="3D721002"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18637,51 +18637,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="339D7474"/>
+    <w:nsid w:val="751AF007"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18767,51 +18767,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="265CF240"/>
+    <w:nsid w:val="5B69DB52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>