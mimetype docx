--- v5 (2026-07-07)
+++ v6 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B236954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B236954" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B236954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R51EDAEC4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR51EDAEC4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR51EDAEC4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 7.7.2026 17:57:49</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 29.7.2026 4:21:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 7.7.2026 17:57:49</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 29.7.2026 4:21:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2870,51 +2870,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 7.7.2026 17:57:49</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 29.7.2026 4:21:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4307,51 +4307,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 7.7.2026 17:57:49</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 29.7.2026 4:21:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13280,51 +13280,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 7.7.2026 17:57:49</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 29.7.2026 4:21:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15923,51 +15923,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 7.7.2026 17:57:49</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 29.7.2026 4:21:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17499,51 +17499,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 30 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 7.7.2026 17:57:49</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 29.7.2026 4:21:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18084,84 +18084,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Aquapark Beroun, a. s. - Marx Antonín, Mgr., ředitel organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 7.7.2026 17:57:49</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 29.7.2026 4:21:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2F8C49FF"/>
+    <w:nsid w:val="3A46A1E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18247,51 +18247,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="631355CE"/>
+    <w:nsid w:val="3F833719"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18377,51 +18377,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3B94E2CD"/>
+    <w:nsid w:val="20FDD13B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18507,51 +18507,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3D721002"/>
+    <w:nsid w:val="2D899108"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18637,51 +18637,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="751AF007"/>
+    <w:nsid w:val="3BADB242"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18767,51 +18767,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5B69DB52"/>
+    <w:nsid w:val="7984A319"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>