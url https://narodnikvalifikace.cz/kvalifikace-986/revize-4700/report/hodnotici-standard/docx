--- v6 (2026-07-29)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R51EDAEC4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR51EDAEC4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR51EDAEC4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R172BACC5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR172BACC5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR172BACC5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 29.7.2026 4:21:47</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 20.8.2026 15:43:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 29.7.2026 4:21:47</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 20.8.2026 15:43:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2870,51 +2870,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 29.7.2026 4:21:47</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 20.8.2026 15:43:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4307,51 +4307,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 29.7.2026 4:21:47</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 20.8.2026 15:43:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13280,51 +13280,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 29.7.2026 4:21:47</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 20.8.2026 15:43:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15923,51 +15923,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 29.7.2026 4:21:47</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 20.8.2026 15:43:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17499,51 +17499,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 30 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 29.7.2026 4:21:47</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 20.8.2026 15:43:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18084,84 +18084,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Aquapark Beroun, a. s. - Marx Antonín, Mgr., ředitel organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 29.7.2026 4:21:47</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 20.8.2026 15:43:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3A46A1E4"/>
+    <w:nsid w:val="7BF1CE2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18247,51 +18247,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F833719"/>
+    <w:nsid w:val="21D1FB6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18377,51 +18377,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="20FDD13B"/>
+    <w:nsid w:val="268BE7FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18507,51 +18507,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2D899108"/>
+    <w:nsid w:val="72F3CD3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18637,51 +18637,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3BADB242"/>
+    <w:nsid w:val="6F1C111C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18767,51 +18767,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7984A319"/>
+    <w:nsid w:val="320B0EEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>