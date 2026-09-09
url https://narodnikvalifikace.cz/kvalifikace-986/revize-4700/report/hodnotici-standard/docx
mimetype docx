--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R172BACC5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR172BACC5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR172BACC5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7CC20124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7CC20124" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7CC20124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 20.8.2026 15:43:39</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 10.9.2026 0:29:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 20.8.2026 15:43:39</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 10.9.2026 0:29:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2870,51 +2870,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 20.8.2026 15:43:39</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 10.9.2026 0:29:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4307,51 +4307,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 20.8.2026 15:43:39</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 10.9.2026 0:29:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13280,51 +13280,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 20.8.2026 15:43:39</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 10.9.2026 0:29:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15923,51 +15923,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 20.8.2026 15:43:39</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 10.9.2026 0:29:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17499,51 +17499,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 30 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 20.8.2026 15:43:39</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 10.9.2026 0:29:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18084,84 +18084,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Aquapark Beroun, a. s. - Marx Antonín, Mgr., ředitel organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha sauny pro děti a dospělé, 20.8.2026 15:43:39</w:t>
+        <w:t>Obsluha sauny pro děti a dospělé, 10.9.2026 0:29:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7BF1CE2C"/>
+    <w:nsid w:val="7F9E131C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18247,51 +18247,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21D1FB6D"/>
+    <w:nsid w:val="71D1EA91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18377,51 +18377,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="268BE7FA"/>
+    <w:nsid w:val="57D60E04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18507,51 +18507,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="72F3CD3B"/>
+    <w:nsid w:val="6CE82699"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18637,51 +18637,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6F1C111C"/>
+    <w:nsid w:val="3EFC2C84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18767,51 +18767,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="320B0EEF"/>
+    <w:nsid w:val="3A3170FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>