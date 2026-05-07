--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC1FD1EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC1FD1EF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC1FD1EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R10CFA328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR10CFA328" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR10CFA328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 17.4.2026 1:54:22</w:t>
+        <w:t>Školkař/školkařka, 7.5.2026 17:09:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 17.4.2026 1:54:22</w:t>
+        <w:t>Školkař/školkařka, 7.5.2026 17:09:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3330,51 +3330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 17.4.2026 1:54:22</w:t>
+        <w:t>Školkař/školkařka, 7.5.2026 17:09:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3727,51 +3727,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 17.4.2026 1:54:22</w:t>
+        <w:t>Školkař/školkařka, 7.5.2026 17:09:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14603,51 +14603,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ploše</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 17.4.2026 1:54:22</w:t>
+        <w:t>Školkař/školkařka, 7.5.2026 17:09:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23661,51 +23661,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 17.4.2026 1:54:22</w:t>
+        <w:t>Školkař/školkařka, 7.5.2026 17:09:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25292,51 +25292,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 17.4.2026 1:54:22</w:t>
+        <w:t>Školkař/školkařka, 7.5.2026 17:09:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26282,51 +26282,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 17.4.2026 1:54:22</w:t>
+        <w:t>Školkař/školkařka, 7.5.2026 17:09:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26808,84 +26808,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 17.4.2026 1:54:22</w:t>
+        <w:t>Školkař/školkařka, 7.5.2026 17:09:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="65C7F844"/>
+    <w:nsid w:val="0C97C8B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26971,51 +26971,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0ADABE99"/>
+    <w:nsid w:val="7BFBBD87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27101,51 +27101,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="75A60B83"/>
+    <w:nsid w:val="3975F3DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27231,51 +27231,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="14A41844"/>
+    <w:nsid w:val="35ECC09E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27361,51 +27361,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="74B7A534"/>
+    <w:nsid w:val="57BED4AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>