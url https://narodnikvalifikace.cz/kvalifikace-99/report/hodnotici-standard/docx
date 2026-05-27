--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R10CFA328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR10CFA328" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR10CFA328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76870B3B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76870B3B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76870B3B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 7.5.2026 17:09:33</w:t>
+        <w:t>Školkař/školkařka, 28.5.2026 0:11:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 7.5.2026 17:09:33</w:t>
+        <w:t>Školkař/školkařka, 28.5.2026 0:11:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3330,51 +3330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 7.5.2026 17:09:33</w:t>
+        <w:t>Školkař/školkařka, 28.5.2026 0:11:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3727,51 +3727,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 7.5.2026 17:09:33</w:t>
+        <w:t>Školkař/školkařka, 28.5.2026 0:11:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14603,51 +14603,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ploše</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 7.5.2026 17:09:33</w:t>
+        <w:t>Školkař/školkařka, 28.5.2026 0:11:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23661,51 +23661,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 7.5.2026 17:09:33</w:t>
+        <w:t>Školkař/školkařka, 28.5.2026 0:11:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25292,51 +25292,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 7.5.2026 17:09:33</w:t>
+        <w:t>Školkař/školkařka, 28.5.2026 0:11:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26282,51 +26282,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 7.5.2026 17:09:33</w:t>
+        <w:t>Školkař/školkařka, 28.5.2026 0:11:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26808,84 +26808,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 7.5.2026 17:09:33</w:t>
+        <w:t>Školkař/školkařka, 28.5.2026 0:11:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0C97C8B0"/>
+    <w:nsid w:val="4F327011"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26971,51 +26971,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7BFBBD87"/>
+    <w:nsid w:val="4466444B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27101,51 +27101,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3975F3DE"/>
+    <w:nsid w:val="1A56D020"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27231,51 +27231,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="35ECC09E"/>
+    <w:nsid w:val="5A086220"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27361,51 +27361,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="57BED4AA"/>
+    <w:nsid w:val="3E748115"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>