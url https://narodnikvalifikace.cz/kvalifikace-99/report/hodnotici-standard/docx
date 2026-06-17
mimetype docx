--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76870B3B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76870B3B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76870B3B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1244C180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1244C180" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1244C180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 28.5.2026 0:11:18</w:t>
+        <w:t>Školkař/školkařka, 17.6.2026 2:15:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 28.5.2026 0:11:18</w:t>
+        <w:t>Školkař/školkařka, 17.6.2026 2:15:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3330,51 +3330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 28.5.2026 0:11:18</w:t>
+        <w:t>Školkař/školkařka, 17.6.2026 2:15:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3727,51 +3727,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 28.5.2026 0:11:18</w:t>
+        <w:t>Školkař/školkařka, 17.6.2026 2:15:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14603,51 +14603,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ploše</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 28.5.2026 0:11:18</w:t>
+        <w:t>Školkař/školkařka, 17.6.2026 2:15:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23661,51 +23661,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 28.5.2026 0:11:18</w:t>
+        <w:t>Školkař/školkařka, 17.6.2026 2:15:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25292,51 +25292,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 28.5.2026 0:11:18</w:t>
+        <w:t>Školkař/školkařka, 17.6.2026 2:15:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26282,51 +26282,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 28.5.2026 0:11:18</w:t>
+        <w:t>Školkař/školkařka, 17.6.2026 2:15:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26808,84 +26808,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 28.5.2026 0:11:18</w:t>
+        <w:t>Školkař/školkařka, 17.6.2026 2:15:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4F327011"/>
+    <w:nsid w:val="68D23512"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26971,51 +26971,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4466444B"/>
+    <w:nsid w:val="341767B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27101,51 +27101,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1A56D020"/>
+    <w:nsid w:val="409EACA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27231,51 +27231,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5A086220"/>
+    <w:nsid w:val="665BE18B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27361,51 +27361,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3E748115"/>
+    <w:nsid w:val="50B1F99A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>