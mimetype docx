--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1244C180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1244C180" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1244C180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R107AB1F7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR107AB1F7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR107AB1F7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 17.6.2026 2:15:14</w:t>
+        <w:t>Školkař/školkařka, 7.7.2026 12:23:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 17.6.2026 2:15:14</w:t>
+        <w:t>Školkař/školkařka, 7.7.2026 12:23:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3330,51 +3330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 17.6.2026 2:15:14</w:t>
+        <w:t>Školkař/školkařka, 7.7.2026 12:23:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3727,51 +3727,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 17.6.2026 2:15:14</w:t>
+        <w:t>Školkař/školkařka, 7.7.2026 12:23:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14603,51 +14603,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ploše</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 17.6.2026 2:15:14</w:t>
+        <w:t>Školkař/školkařka, 7.7.2026 12:23:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23661,51 +23661,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 17.6.2026 2:15:14</w:t>
+        <w:t>Školkař/školkařka, 7.7.2026 12:23:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25292,51 +25292,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 17.6.2026 2:15:14</w:t>
+        <w:t>Školkař/školkařka, 7.7.2026 12:23:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26282,51 +26282,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 17.6.2026 2:15:14</w:t>
+        <w:t>Školkař/školkařka, 7.7.2026 12:23:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26808,84 +26808,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 17.6.2026 2:15:14</w:t>
+        <w:t>Školkař/školkařka, 7.7.2026 12:23:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="68D23512"/>
+    <w:nsid w:val="34F2513D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26971,51 +26971,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="341767B1"/>
+    <w:nsid w:val="667BA38A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27101,51 +27101,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="409EACA2"/>
+    <w:nsid w:val="3AE9BE1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27231,51 +27231,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="665BE18B"/>
+    <w:nsid w:val="560CE637"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27361,51 +27361,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="50B1F99A"/>
+    <w:nsid w:val="3B1BB8CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>