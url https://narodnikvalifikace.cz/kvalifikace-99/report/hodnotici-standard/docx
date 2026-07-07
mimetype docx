--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R107AB1F7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR107AB1F7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR107AB1F7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7EAD4996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7EAD4996" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7EAD4996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 7.7.2026 12:23:00</w:t>
+        <w:t>Školkař/školkařka, 7.7.2026 13:42:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 7.7.2026 12:23:01</w:t>
+        <w:t>Školkař/školkařka, 7.7.2026 13:42:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3330,51 +3330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 7.7.2026 12:23:01</w:t>
+        <w:t>Školkař/školkařka, 7.7.2026 13:42:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3727,51 +3727,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 7.7.2026 12:23:01</w:t>
+        <w:t>Školkař/školkařka, 7.7.2026 13:42:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14603,51 +14603,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ploše</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 7.7.2026 12:23:01</w:t>
+        <w:t>Školkař/školkařka, 7.7.2026 13:42:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23661,51 +23661,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 7.7.2026 12:23:01</w:t>
+        <w:t>Školkař/školkařka, 7.7.2026 13:42:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25292,51 +25292,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 7.7.2026 12:23:01</w:t>
+        <w:t>Školkař/školkařka, 7.7.2026 13:42:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26282,51 +26282,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 7.7.2026 12:23:01</w:t>
+        <w:t>Školkař/školkařka, 7.7.2026 13:42:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26808,84 +26808,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 7.7.2026 12:23:01</w:t>
+        <w:t>Školkař/školkařka, 7.7.2026 13:42:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="34F2513D"/>
+    <w:nsid w:val="25F0E487"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26971,51 +26971,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="667BA38A"/>
+    <w:nsid w:val="47F308AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27101,51 +27101,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3AE9BE1E"/>
+    <w:nsid w:val="202999DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27231,51 +27231,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="560CE637"/>
+    <w:nsid w:val="653C0605"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27361,51 +27361,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3B1BB8CA"/>
+    <w:nsid w:val="04C60564"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>