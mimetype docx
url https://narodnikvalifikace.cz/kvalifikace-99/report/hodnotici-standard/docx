--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7EAD4996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7EAD4996" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7EAD4996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5EF10DF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5EF10DF3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5EF10DF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 7.7.2026 13:42:00</w:t>
+        <w:t>Školkař/školkařka, 31.7.2026 11:24:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 7.7.2026 13:42:00</w:t>
+        <w:t>Školkař/školkařka, 31.7.2026 11:24:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3330,51 +3330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 7.7.2026 13:42:00</w:t>
+        <w:t>Školkař/školkařka, 31.7.2026 11:24:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3727,51 +3727,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 7.7.2026 13:42:00</w:t>
+        <w:t>Školkař/školkařka, 31.7.2026 11:24:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14603,51 +14603,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ploše</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 7.7.2026 13:42:00</w:t>
+        <w:t>Školkař/školkařka, 31.7.2026 11:24:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23661,51 +23661,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 7.7.2026 13:42:00</w:t>
+        <w:t>Školkař/školkařka, 31.7.2026 11:24:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25292,51 +25292,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 7.7.2026 13:42:00</w:t>
+        <w:t>Školkař/školkařka, 31.7.2026 11:24:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26282,51 +26282,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 7.7.2026 13:42:00</w:t>
+        <w:t>Školkař/školkařka, 31.7.2026 11:24:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26808,84 +26808,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 7.7.2026 13:42:00</w:t>
+        <w:t>Školkař/školkařka, 31.7.2026 11:24:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="25F0E487"/>
+    <w:nsid w:val="439342C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26971,51 +26971,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47F308AB"/>
+    <w:nsid w:val="10B2B7DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27101,51 +27101,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="202999DA"/>
+    <w:nsid w:val="7E3026B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27231,51 +27231,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="653C0605"/>
+    <w:nsid w:val="1AEA989E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27361,51 +27361,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="04C60564"/>
+    <w:nsid w:val="7239A624"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>