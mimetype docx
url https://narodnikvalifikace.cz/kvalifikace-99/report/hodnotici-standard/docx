--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5EF10DF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5EF10DF3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5EF10DF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R73D421BA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR73D421BA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR73D421BA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 31.7.2026 11:24:48</w:t>
+        <w:t>Školkař/školkařka, 31.7.2026 14:30:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 31.7.2026 11:24:48</w:t>
+        <w:t>Školkař/školkařka, 31.7.2026 14:30:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3330,51 +3330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 31.7.2026 11:24:48</w:t>
+        <w:t>Školkař/školkařka, 31.7.2026 14:30:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3727,51 +3727,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 31.7.2026 11:24:48</w:t>
+        <w:t>Školkař/školkařka, 31.7.2026 14:30:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14603,51 +14603,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ploše</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 31.7.2026 11:24:48</w:t>
+        <w:t>Školkař/školkařka, 31.7.2026 14:30:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23661,51 +23661,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 31.7.2026 11:24:48</w:t>
+        <w:t>Školkař/školkařka, 31.7.2026 14:30:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25292,51 +25292,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 31.7.2026 11:24:48</w:t>
+        <w:t>Školkař/školkařka, 31.7.2026 14:30:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26282,51 +26282,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 31.7.2026 11:24:48</w:t>
+        <w:t>Školkař/školkařka, 31.7.2026 14:30:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26808,84 +26808,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 31.7.2026 11:24:48</w:t>
+        <w:t>Školkař/školkařka, 31.7.2026 14:30:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="439342C9"/>
+    <w:nsid w:val="42586656"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26971,51 +26971,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="10B2B7DB"/>
+    <w:nsid w:val="26BB34AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27101,51 +27101,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7E3026B6"/>
+    <w:nsid w:val="62C5BDBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27231,51 +27231,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1AEA989E"/>
+    <w:nsid w:val="5F550628"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27361,51 +27361,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7239A624"/>
+    <w:nsid w:val="6F84AD7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>