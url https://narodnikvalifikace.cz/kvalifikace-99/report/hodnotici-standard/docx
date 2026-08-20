--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R73D421BA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR73D421BA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR73D421BA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D04FD8D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D04FD8D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D04FD8D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 31.7.2026 14:30:24</w:t>
+        <w:t>Školkař/školkařka, 20.8.2026 16:50:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 31.7.2026 14:30:24</w:t>
+        <w:t>Školkař/školkařka, 20.8.2026 16:50:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3330,51 +3330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 31.7.2026 14:30:24</w:t>
+        <w:t>Školkař/školkařka, 20.8.2026 16:50:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3727,51 +3727,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 31.7.2026 14:30:24</w:t>
+        <w:t>Školkař/školkařka, 20.8.2026 16:50:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14603,51 +14603,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ploše</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 31.7.2026 14:30:24</w:t>
+        <w:t>Školkař/školkařka, 20.8.2026 16:50:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23661,51 +23661,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 31.7.2026 14:30:24</w:t>
+        <w:t>Školkař/školkařka, 20.8.2026 16:50:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25292,51 +25292,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 31.7.2026 14:30:24</w:t>
+        <w:t>Školkař/školkařka, 20.8.2026 16:50:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26282,51 +26282,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 31.7.2026 14:30:24</w:t>
+        <w:t>Školkař/školkařka, 20.8.2026 16:50:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26808,84 +26808,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 31.7.2026 14:30:24</w:t>
+        <w:t>Školkař/školkařka, 20.8.2026 16:50:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="42586656"/>
+    <w:nsid w:val="4C707D13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26971,51 +26971,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26BB34AE"/>
+    <w:nsid w:val="5A40434A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27101,51 +27101,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="62C5BDBD"/>
+    <w:nsid w:val="7050AC7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27231,51 +27231,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5F550628"/>
+    <w:nsid w:val="64A22CD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27361,51 +27361,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6F84AD7F"/>
+    <w:nsid w:val="1C51702B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>