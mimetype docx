--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D04FD8D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D04FD8D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D04FD8D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71598C72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71598C72" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71598C72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 20.8.2026 16:50:26</w:t>
+        <w:t>Školkař/školkařka, 9.9.2026 18:09:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 20.8.2026 16:50:26</w:t>
+        <w:t>Školkař/školkařka, 9.9.2026 18:09:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3330,51 +3330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 20.8.2026 16:50:26</w:t>
+        <w:t>Školkař/školkařka, 9.9.2026 18:09:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3727,51 +3727,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 20.8.2026 16:50:26</w:t>
+        <w:t>Školkař/školkařka, 9.9.2026 18:09:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14603,51 +14603,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ploše</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 20.8.2026 16:50:26</w:t>
+        <w:t>Školkař/školkařka, 9.9.2026 18:09:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23661,51 +23661,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 20.8.2026 16:50:26</w:t>
+        <w:t>Školkař/školkařka, 9.9.2026 18:09:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25292,51 +25292,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 20.8.2026 16:50:26</w:t>
+        <w:t>Školkař/školkařka, 9.9.2026 18:09:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26282,51 +26282,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 20.8.2026 16:50:26</w:t>
+        <w:t>Školkař/školkařka, 9.9.2026 18:09:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26808,84 +26808,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 20.8.2026 16:50:26</w:t>
+        <w:t>Školkař/školkařka, 9.9.2026 18:09:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4C707D13"/>
+    <w:nsid w:val="78C8C2DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26971,51 +26971,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A40434A"/>
+    <w:nsid w:val="5F4DB573"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27101,51 +27101,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7050AC7E"/>
+    <w:nsid w:val="4206E4A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27231,51 +27231,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="64A22CD1"/>
+    <w:nsid w:val="256C9365"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27361,51 +27361,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1C51702B"/>
+    <w:nsid w:val="7604A755"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>