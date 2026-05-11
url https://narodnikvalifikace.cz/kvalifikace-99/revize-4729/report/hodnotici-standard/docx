--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6996F466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6996F466" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6996F466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2602FC8B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2602FC8B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2602FC8B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 19.4.2026 22:38:41</w:t>
+        <w:t>Školkař/školkařka, 11.5.2026 6:51:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 19.4.2026 22:38:41</w:t>
+        <w:t>Školkař/školkařka, 11.5.2026 6:51:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3330,51 +3330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 19.4.2026 22:38:41</w:t>
+        <w:t>Školkař/školkařka, 11.5.2026 6:51:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3727,51 +3727,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 19.4.2026 22:38:41</w:t>
+        <w:t>Školkař/školkařka, 11.5.2026 6:51:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14603,51 +14603,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ploše</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 19.4.2026 22:38:41</w:t>
+        <w:t>Školkař/školkařka, 11.5.2026 6:51:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23661,51 +23661,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 19.4.2026 22:38:41</w:t>
+        <w:t>Školkař/školkařka, 11.5.2026 6:51:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25292,51 +25292,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 19.4.2026 22:38:41</w:t>
+        <w:t>Školkař/školkařka, 11.5.2026 6:51:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26282,51 +26282,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 19.4.2026 22:38:41</w:t>
+        <w:t>Školkař/školkařka, 11.5.2026 6:51:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26808,84 +26808,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 19.4.2026 22:38:41</w:t>
+        <w:t>Školkař/školkařka, 11.5.2026 6:51:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="21AB2D1C"/>
+    <w:nsid w:val="4A368B65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26971,51 +26971,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1AE0AB06"/>
+    <w:nsid w:val="4FF03566"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27101,51 +27101,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3341F62B"/>
+    <w:nsid w:val="7B2ADA9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27231,51 +27231,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="38DB4324"/>
+    <w:nsid w:val="19894E7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27361,51 +27361,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7841EE38"/>
+    <w:nsid w:val="349487C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>