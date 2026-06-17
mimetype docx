--- v1 (2026-05-11)
+++ v2 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2602FC8B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2602FC8B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2602FC8B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R775957F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR775957F1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR775957F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 11.5.2026 6:51:55</w:t>
+        <w:t>Školkař/školkařka, 17.6.2026 7:32:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 11.5.2026 6:51:55</w:t>
+        <w:t>Školkař/školkařka, 17.6.2026 7:32:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3330,51 +3330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 11.5.2026 6:51:55</w:t>
+        <w:t>Školkař/školkařka, 17.6.2026 7:32:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3727,51 +3727,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 11.5.2026 6:51:55</w:t>
+        <w:t>Školkař/školkařka, 17.6.2026 7:32:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14603,51 +14603,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ploše</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 11.5.2026 6:51:55</w:t>
+        <w:t>Školkař/školkařka, 17.6.2026 7:32:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23661,51 +23661,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 11.5.2026 6:51:55</w:t>
+        <w:t>Školkař/školkařka, 17.6.2026 7:32:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25292,51 +25292,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 11.5.2026 6:51:55</w:t>
+        <w:t>Školkař/školkařka, 17.6.2026 7:32:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26282,51 +26282,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 11.5.2026 6:51:55</w:t>
+        <w:t>Školkař/školkařka, 17.6.2026 7:32:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26808,84 +26808,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 11.5.2026 6:51:55</w:t>
+        <w:t>Školkař/školkařka, 17.6.2026 7:32:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4A368B65"/>
+    <w:nsid w:val="1853E471"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26971,51 +26971,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4FF03566"/>
+    <w:nsid w:val="7A6C8A7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27101,51 +27101,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7B2ADA9A"/>
+    <w:nsid w:val="14330A7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27231,51 +27231,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="19894E7D"/>
+    <w:nsid w:val="2C1190A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27361,51 +27361,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="349487C5"/>
+    <w:nsid w:val="7359E7A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>