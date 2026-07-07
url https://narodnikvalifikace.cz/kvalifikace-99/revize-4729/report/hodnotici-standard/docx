--- v2 (2026-06-17)
+++ v3 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R775957F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR775957F1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR775957F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C9AF347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C9AF347" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C9AF347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 17.6.2026 7:32:19</w:t>
+        <w:t>Školkař/školkařka, 7.7.2026 16:17:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 17.6.2026 7:32:19</w:t>
+        <w:t>Školkař/školkařka, 7.7.2026 16:17:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3330,51 +3330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 17.6.2026 7:32:19</w:t>
+        <w:t>Školkař/školkařka, 7.7.2026 16:17:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3727,51 +3727,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 17.6.2026 7:32:19</w:t>
+        <w:t>Školkař/školkařka, 7.7.2026 16:17:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14603,51 +14603,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ploše</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 17.6.2026 7:32:19</w:t>
+        <w:t>Školkař/školkařka, 7.7.2026 16:17:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23661,51 +23661,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 17.6.2026 7:32:19</w:t>
+        <w:t>Školkař/školkařka, 7.7.2026 16:17:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25292,51 +25292,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 17.6.2026 7:32:19</w:t>
+        <w:t>Školkař/školkařka, 7.7.2026 16:17:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26282,51 +26282,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 17.6.2026 7:32:19</w:t>
+        <w:t>Školkař/školkařka, 7.7.2026 16:17:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26808,84 +26808,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 17.6.2026 7:32:19</w:t>
+        <w:t>Školkař/školkařka, 7.7.2026 16:17:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1853E471"/>
+    <w:nsid w:val="4D2DDF14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26971,51 +26971,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A6C8A7F"/>
+    <w:nsid w:val="2E4A11E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27101,51 +27101,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="14330A7F"/>
+    <w:nsid w:val="3A550D7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27231,51 +27231,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2C1190A9"/>
+    <w:nsid w:val="49F77F90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27361,51 +27361,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7359E7A3"/>
+    <w:nsid w:val="5E113FD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>