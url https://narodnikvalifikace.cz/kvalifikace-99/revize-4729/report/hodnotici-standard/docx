--- v3 (2026-07-07)
+++ v4 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C9AF347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C9AF347" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C9AF347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E812BA0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E812BA0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E812BA0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 7.7.2026 16:17:28</w:t>
+        <w:t>Školkař/školkařka, 31.7.2026 16:25:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 7.7.2026 16:17:28</w:t>
+        <w:t>Školkař/školkařka, 31.7.2026 16:25:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3330,51 +3330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 7.7.2026 16:17:28</w:t>
+        <w:t>Školkař/školkařka, 31.7.2026 16:25:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3727,51 +3727,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 7.7.2026 16:17:28</w:t>
+        <w:t>Školkař/školkařka, 31.7.2026 16:25:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14603,51 +14603,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ploše</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 7.7.2026 16:17:28</w:t>
+        <w:t>Školkař/školkařka, 31.7.2026 16:25:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23661,51 +23661,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 7.7.2026 16:17:28</w:t>
+        <w:t>Školkař/školkařka, 31.7.2026 16:25:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25292,51 +25292,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 7.7.2026 16:17:28</w:t>
+        <w:t>Školkař/školkařka, 31.7.2026 16:25:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26282,51 +26282,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 7.7.2026 16:17:28</w:t>
+        <w:t>Školkař/školkařka, 31.7.2026 16:25:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26808,84 +26808,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 7.7.2026 16:17:28</w:t>
+        <w:t>Školkař/školkařka, 31.7.2026 16:25:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4D2DDF14"/>
+    <w:nsid w:val="6866C751"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26971,51 +26971,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E4A11E5"/>
+    <w:nsid w:val="500EED87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27101,51 +27101,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3A550D7A"/>
+    <w:nsid w:val="480A9768"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27231,51 +27231,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="49F77F90"/>
+    <w:nsid w:val="4478F779"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27361,51 +27361,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5E113FD9"/>
+    <w:nsid w:val="2241E1AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>