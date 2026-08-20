--- v4 (2026-07-31)
+++ v5 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E812BA0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E812BA0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E812BA0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6355A677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6355A677" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6355A677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 31.7.2026 16:25:45</w:t>
+        <w:t>Školkař/školkařka, 21.8.2026 1:55:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 31.7.2026 16:25:45</w:t>
+        <w:t>Školkař/školkařka, 21.8.2026 1:55:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3330,51 +3330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 31.7.2026 16:25:45</w:t>
+        <w:t>Školkař/školkařka, 21.8.2026 1:55:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3727,51 +3727,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 31.7.2026 16:25:45</w:t>
+        <w:t>Školkař/školkařka, 21.8.2026 1:55:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14603,51 +14603,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ploše</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 31.7.2026 16:25:45</w:t>
+        <w:t>Školkař/školkařka, 21.8.2026 1:55:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23661,51 +23661,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 31.7.2026 16:25:45</w:t>
+        <w:t>Školkař/školkařka, 21.8.2026 1:55:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25292,51 +25292,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 31.7.2026 16:25:45</w:t>
+        <w:t>Školkař/školkařka, 21.8.2026 1:55:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26282,51 +26282,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 31.7.2026 16:25:45</w:t>
+        <w:t>Školkař/školkařka, 21.8.2026 1:55:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26808,84 +26808,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 31.7.2026 16:25:45</w:t>
+        <w:t>Školkař/školkařka, 21.8.2026 1:55:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6866C751"/>
+    <w:nsid w:val="148331B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26971,51 +26971,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="500EED87"/>
+    <w:nsid w:val="264DC315"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27101,51 +27101,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="480A9768"/>
+    <w:nsid w:val="3D575FE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27231,51 +27231,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4478F779"/>
+    <w:nsid w:val="5B99D4AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27361,51 +27361,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2241E1AE"/>
+    <w:nsid w:val="1283FB44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>