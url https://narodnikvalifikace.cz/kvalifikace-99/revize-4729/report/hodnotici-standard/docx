--- v5 (2026-08-20)
+++ v6 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6355A677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6355A677" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6355A677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D55B31A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D55B31A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D55B31A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 21.8.2026 1:55:56</w:t>
+        <w:t>Školkař/školkařka, 10.9.2026 3:17:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 21.8.2026 1:55:56</w:t>
+        <w:t>Školkař/školkařka, 10.9.2026 3:17:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3330,51 +3330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 21.8.2026 1:55:56</w:t>
+        <w:t>Školkař/školkařka, 10.9.2026 3:17:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3727,51 +3727,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 21.8.2026 1:55:56</w:t>
+        <w:t>Školkař/školkařka, 10.9.2026 3:17:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14603,51 +14603,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ploše</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 21.8.2026 1:55:56</w:t>
+        <w:t>Školkař/školkařka, 10.9.2026 3:17:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23661,51 +23661,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 21.8.2026 1:55:56</w:t>
+        <w:t>Školkař/školkařka, 10.9.2026 3:17:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25292,51 +25292,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 21.8.2026 1:55:56</w:t>
+        <w:t>Školkař/školkařka, 10.9.2026 3:17:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26282,51 +26282,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 21.8.2026 1:55:56</w:t>
+        <w:t>Školkař/školkařka, 10.9.2026 3:17:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26808,84 +26808,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školkař/školkařka, 21.8.2026 1:55:56</w:t>
+        <w:t>Školkař/školkařka, 10.9.2026 3:17:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="148331B6"/>
+    <w:nsid w:val="22125800"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26971,51 +26971,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="264DC315"/>
+    <w:nsid w:val="7FEF1546"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27101,51 +27101,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3D575FE4"/>
+    <w:nsid w:val="59E6C597"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27231,51 +27231,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5B99D4AD"/>
+    <w:nsid w:val="1D3FE3E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27361,51 +27361,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1283FB44"/>
+    <w:nsid w:val="4B96A893"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>