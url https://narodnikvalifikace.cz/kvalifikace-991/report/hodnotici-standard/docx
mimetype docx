--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1AA44CD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1AA44CD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1AA44CD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R45A9FAFB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR45A9FAFB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR45A9FAFB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 17.4.2026 0:35:48</w:t>
+        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 7.5.2026 17:20:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2057,51 +2057,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 17.4.2026 0:35:48</w:t>
+        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 7.5.2026 17:20:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2562,51 +2562,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 17.4.2026 0:35:48</w:t>
+        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 7.5.2026 17:20:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4102,51 +4102,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 17.4.2026 0:35:48</w:t>
+        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 7.5.2026 17:20:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5020,51 +5020,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 17.4.2026 0:35:48</w:t>
+        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 7.5.2026 17:20:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6062,51 +6062,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 17.4.2026 0:35:48</w:t>
+        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 7.5.2026 17:20:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6635,84 +6635,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Jiří Šejnoha, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 17.4.2026 0:35:48</w:t>
+        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 7.5.2026 17:20:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1DCDA552"/>
+    <w:nsid w:val="4042F5C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6798,51 +6798,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5EE9B718"/>
+    <w:nsid w:val="42FE4B14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6928,51 +6928,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="60D006B1"/>
+    <w:nsid w:val="67F0E4FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>