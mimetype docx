--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R45A9FAFB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR45A9FAFB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR45A9FAFB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3E1D1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3E1D1286" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3E1D1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 7.5.2026 17:20:14</w:t>
+        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 7.5.2026 18:08:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2057,51 +2057,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 7.5.2026 17:20:14</w:t>
+        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 7.5.2026 18:08:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2562,51 +2562,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 7.5.2026 17:20:14</w:t>
+        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 7.5.2026 18:08:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4102,51 +4102,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 7.5.2026 17:20:14</w:t>
+        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 7.5.2026 18:08:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5020,51 +5020,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 7.5.2026 17:20:14</w:t>
+        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 7.5.2026 18:08:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6062,51 +6062,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 7.5.2026 17:20:14</w:t>
+        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 7.5.2026 18:08:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6635,84 +6635,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Jiří Šejnoha, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 7.5.2026 17:20:14</w:t>
+        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 7.5.2026 18:08:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4042F5C0"/>
+    <w:nsid w:val="46547473"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6798,51 +6798,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42FE4B14"/>
+    <w:nsid w:val="042547C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6928,51 +6928,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="67F0E4FF"/>
+    <w:nsid w:val="0C476964"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>