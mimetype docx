--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3E1D1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3E1D1286" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3E1D1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF53D576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF53D576" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF53D576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 7.5.2026 18:08:56</w:t>
+        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 28.5.2026 2:30:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2057,51 +2057,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 7.5.2026 18:08:56</w:t>
+        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 28.5.2026 2:30:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2562,51 +2562,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 7.5.2026 18:08:56</w:t>
+        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 28.5.2026 2:30:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4102,51 +4102,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 7.5.2026 18:08:56</w:t>
+        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 28.5.2026 2:30:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5020,51 +5020,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 7.5.2026 18:08:56</w:t>
+        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 28.5.2026 2:30:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6062,51 +6062,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 7.5.2026 18:08:56</w:t>
+        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 28.5.2026 2:30:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6635,84 +6635,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Jiří Šejnoha, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 7.5.2026 18:08:56</w:t>
+        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 28.5.2026 2:30:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="46547473"/>
+    <w:nsid w:val="6756A83E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6798,51 +6798,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="042547C8"/>
+    <w:nsid w:val="68B09DA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6928,51 +6928,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0C476964"/>
+    <w:nsid w:val="462F0DEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>