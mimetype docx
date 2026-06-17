--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF53D576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF53D576" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF53D576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R41EC4803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR41EC4803" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR41EC4803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 28.5.2026 2:30:02</w:t>
+        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 17.6.2026 9:36:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2057,51 +2057,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 28.5.2026 2:30:02</w:t>
+        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 17.6.2026 9:36:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2562,51 +2562,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 28.5.2026 2:30:02</w:t>
+        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 17.6.2026 9:36:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4102,51 +4102,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 28.5.2026 2:30:02</w:t>
+        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 17.6.2026 9:36:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5020,51 +5020,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 28.5.2026 2:30:02</w:t>
+        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 17.6.2026 9:36:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6062,51 +6062,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 28.5.2026 2:30:02</w:t>
+        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 17.6.2026 9:36:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6635,84 +6635,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Jiří Šejnoha, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 28.5.2026 2:30:02</w:t>
+        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 17.6.2026 9:36:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6756A83E"/>
+    <w:nsid w:val="535E176E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6798,51 +6798,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68B09DA8"/>
+    <w:nsid w:val="76911811"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6928,51 +6928,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="462F0DEE"/>
+    <w:nsid w:val="52D63CB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>