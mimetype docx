--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R41EC4803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR41EC4803" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR41EC4803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7420C067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7420C067" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7420C067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 17.6.2026 9:36:31</w:t>
+        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 7.7.2026 12:24:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2057,51 +2057,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 17.6.2026 9:36:31</w:t>
+        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 7.7.2026 12:24:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2562,51 +2562,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 17.6.2026 9:36:31</w:t>
+        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 7.7.2026 12:24:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4102,51 +4102,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 17.6.2026 9:36:31</w:t>
+        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 7.7.2026 12:24:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5020,51 +5020,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 17.6.2026 9:36:31</w:t>
+        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 7.7.2026 12:24:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6062,51 +6062,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 17.6.2026 9:36:31</w:t>
+        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 7.7.2026 12:24:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6635,84 +6635,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Jiří Šejnoha, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 17.6.2026 9:36:31</w:t>
+        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 7.7.2026 12:24:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="535E176E"/>
+    <w:nsid w:val="3DA7C5E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6798,51 +6798,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76911811"/>
+    <w:nsid w:val="50B9C3BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6928,51 +6928,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="52D63CB7"/>
+    <w:nsid w:val="1EB5101B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>