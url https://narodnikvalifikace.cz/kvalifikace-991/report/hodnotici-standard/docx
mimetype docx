--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7420C067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7420C067" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7420C067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R226BABB0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR226BABB0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR226BABB0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 7.7.2026 12:24:38</w:t>
+        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 31.7.2026 9:53:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2057,51 +2057,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 7.7.2026 12:24:38</w:t>
+        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 31.7.2026 9:53:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2562,51 +2562,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 7.7.2026 12:24:38</w:t>
+        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 31.7.2026 9:53:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4102,51 +4102,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 7.7.2026 12:24:38</w:t>
+        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 31.7.2026 9:53:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5020,51 +5020,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 7.7.2026 12:24:38</w:t>
+        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 31.7.2026 9:53:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6062,51 +6062,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 7.7.2026 12:24:38</w:t>
+        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 31.7.2026 9:53:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6635,84 +6635,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Jiří Šejnoha, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 7.7.2026 12:24:38</w:t>
+        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 31.7.2026 9:53:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3DA7C5E2"/>
+    <w:nsid w:val="634E6F2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6798,51 +6798,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50B9C3BA"/>
+    <w:nsid w:val="0AB7BC06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6928,51 +6928,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1EB5101B"/>
+    <w:nsid w:val="3B87187B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>