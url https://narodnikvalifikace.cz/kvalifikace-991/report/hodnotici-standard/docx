--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R226BABB0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR226BABB0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR226BABB0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R45C5EE71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR45C5EE71" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR45C5EE71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 31.7.2026 9:53:42</w:t>
+        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 20.8.2026 13:33:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2057,51 +2057,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 31.7.2026 9:53:42</w:t>
+        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 20.8.2026 13:33:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2562,51 +2562,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 31.7.2026 9:53:42</w:t>
+        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 20.8.2026 13:33:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4102,51 +4102,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 31.7.2026 9:53:42</w:t>
+        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 20.8.2026 13:33:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5020,51 +5020,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 31.7.2026 9:53:42</w:t>
+        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 20.8.2026 13:33:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6062,51 +6062,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 31.7.2026 9:53:42</w:t>
+        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 20.8.2026 13:33:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6635,84 +6635,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Jiří Šejnoha, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 31.7.2026 9:53:42</w:t>
+        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 20.8.2026 13:33:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="634E6F2F"/>
+    <w:nsid w:val="13C34363"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6798,51 +6798,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0AB7BC06"/>
+    <w:nsid w:val="02D0F1F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6928,51 +6928,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3B87187B"/>
+    <w:nsid w:val="7FD51625"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>