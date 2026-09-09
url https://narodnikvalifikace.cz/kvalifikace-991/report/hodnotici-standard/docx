--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R45C5EE71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR45C5EE71" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR45C5EE71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R67B7E790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR67B7E790" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR67B7E790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 20.8.2026 13:33:17</w:t>
+        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 9.9.2026 20:02:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2057,51 +2057,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 20.8.2026 13:33:17</w:t>
+        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 9.9.2026 20:02:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2562,51 +2562,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 20.8.2026 13:33:17</w:t>
+        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 9.9.2026 20:02:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4102,51 +4102,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 20.8.2026 13:33:17</w:t>
+        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 9.9.2026 20:02:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5020,51 +5020,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 20.8.2026 13:33:17</w:t>
+        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 9.9.2026 20:02:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6062,51 +6062,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 20.8.2026 13:33:17</w:t>
+        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 9.9.2026 20:02:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6635,84 +6635,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Jiří Šejnoha, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 20.8.2026 13:33:17</w:t>
+        <w:t>Vodárenský technik / vodárenská technička telemetrie a automatizace, 9.9.2026 20:02:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="13C34363"/>
+    <w:nsid w:val="29123DC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6798,51 +6798,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02D0F1F9"/>
+    <w:nsid w:val="0D256755"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6928,51 +6928,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7FD51625"/>
+    <w:nsid w:val="37134801"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>