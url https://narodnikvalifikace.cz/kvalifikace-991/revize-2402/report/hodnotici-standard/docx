--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5AB56B36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5AB56B36" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5AB56B36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2B29ECF1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2B29ECF1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2B29ECF1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 27.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik telemetrie a automatizace, 19.4.2026 22:38:23</w:t>
+        <w:t>Vodárenský technik telemetrie a automatizace, 11.5.2026 6:00:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2057,51 +2057,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik telemetrie a automatizace, 19.4.2026 22:38:23</w:t>
+        <w:t>Vodárenský technik telemetrie a automatizace, 11.5.2026 6:00:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2562,51 +2562,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik telemetrie a automatizace, 19.4.2026 22:38:23</w:t>
+        <w:t>Vodárenský technik telemetrie a automatizace, 11.5.2026 6:00:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4046,51 +4046,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik telemetrie a automatizace, 19.4.2026 22:38:23</w:t>
+        <w:t>Vodárenský technik telemetrie a automatizace, 11.5.2026 6:00:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4928,51 +4928,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik telemetrie a automatizace, 19.4.2026 22:38:23</w:t>
+        <w:t>Vodárenský technik telemetrie a automatizace, 11.5.2026 6:00:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5970,51 +5970,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik telemetrie a automatizace, 19.4.2026 22:38:23</w:t>
+        <w:t>Vodárenský technik telemetrie a automatizace, 11.5.2026 6:00:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6655,84 +6655,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik telemetrie a automatizace, 19.4.2026 22:38:23</w:t>
+        <w:t>Vodárenský technik telemetrie a automatizace, 11.5.2026 6:00:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="58BD4F0D"/>
+    <w:nsid w:val="21845892"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6818,51 +6818,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F890661"/>
+    <w:nsid w:val="34A37E77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6948,51 +6948,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="023C1897"/>
+    <w:nsid w:val="19C2DEB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>