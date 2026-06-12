--- v1 (2026-05-11)
+++ v2 (2026-06-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2B29ECF1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2B29ECF1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2B29ECF1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R35542E90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR35542E90" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR35542E90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 27.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik telemetrie a automatizace, 11.5.2026 6:00:50</w:t>
+        <w:t>Vodárenský technik telemetrie a automatizace, 12.6.2026 5:15:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2057,51 +2057,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik telemetrie a automatizace, 11.5.2026 6:00:50</w:t>
+        <w:t>Vodárenský technik telemetrie a automatizace, 12.6.2026 5:15:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2562,51 +2562,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik telemetrie a automatizace, 11.5.2026 6:00:50</w:t>
+        <w:t>Vodárenský technik telemetrie a automatizace, 12.6.2026 5:15:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4046,51 +4046,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik telemetrie a automatizace, 11.5.2026 6:00:50</w:t>
+        <w:t>Vodárenský technik telemetrie a automatizace, 12.6.2026 5:15:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4928,51 +4928,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik telemetrie a automatizace, 11.5.2026 6:00:50</w:t>
+        <w:t>Vodárenský technik telemetrie a automatizace, 12.6.2026 5:15:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5970,51 +5970,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik telemetrie a automatizace, 11.5.2026 6:00:50</w:t>
+        <w:t>Vodárenský technik telemetrie a automatizace, 12.6.2026 5:15:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6655,84 +6655,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik telemetrie a automatizace, 11.5.2026 6:00:50</w:t>
+        <w:t>Vodárenský technik telemetrie a automatizace, 12.6.2026 5:15:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="21845892"/>
+    <w:nsid w:val="0C128AE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6818,51 +6818,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="34A37E77"/>
+    <w:nsid w:val="57CE7F5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6948,51 +6948,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="19C2DEB4"/>
+    <w:nsid w:val="65EC2341"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>