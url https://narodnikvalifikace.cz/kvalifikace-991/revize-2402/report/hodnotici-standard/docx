--- v2 (2026-06-12)
+++ v3 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R35542E90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR35542E90" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR35542E90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D6129A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D6129A4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D6129A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 27.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik telemetrie a automatizace, 12.6.2026 5:15:44</w:t>
+        <w:t>Vodárenský technik telemetrie a automatizace, 7.7.2026 16:18:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2057,51 +2057,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik telemetrie a automatizace, 12.6.2026 5:15:44</w:t>
+        <w:t>Vodárenský technik telemetrie a automatizace, 7.7.2026 16:18:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2562,51 +2562,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik telemetrie a automatizace, 12.6.2026 5:15:44</w:t>
+        <w:t>Vodárenský technik telemetrie a automatizace, 7.7.2026 16:18:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4046,51 +4046,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik telemetrie a automatizace, 12.6.2026 5:15:44</w:t>
+        <w:t>Vodárenský technik telemetrie a automatizace, 7.7.2026 16:18:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4928,51 +4928,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik telemetrie a automatizace, 12.6.2026 5:15:44</w:t>
+        <w:t>Vodárenský technik telemetrie a automatizace, 7.7.2026 16:18:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5970,51 +5970,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik telemetrie a automatizace, 12.6.2026 5:15:44</w:t>
+        <w:t>Vodárenský technik telemetrie a automatizace, 7.7.2026 16:18:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6655,84 +6655,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik telemetrie a automatizace, 12.6.2026 5:15:44</w:t>
+        <w:t>Vodárenský technik telemetrie a automatizace, 7.7.2026 16:18:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0C128AE6"/>
+    <w:nsid w:val="5966FF87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6818,51 +6818,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57CE7F5F"/>
+    <w:nsid w:val="55350315"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6948,51 +6948,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="65EC2341"/>
+    <w:nsid w:val="58121F4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>