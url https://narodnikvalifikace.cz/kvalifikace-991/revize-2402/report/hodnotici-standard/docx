--- v3 (2026-07-07)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D6129A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D6129A4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D6129A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R23365988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR23365988" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR23365988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 27.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik telemetrie a automatizace, 7.7.2026 16:18:40</w:t>
+        <w:t>Vodárenský technik telemetrie a automatizace, 7.7.2026 16:27:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2057,51 +2057,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik telemetrie a automatizace, 7.7.2026 16:18:40</w:t>
+        <w:t>Vodárenský technik telemetrie a automatizace, 7.7.2026 16:27:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2562,51 +2562,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik telemetrie a automatizace, 7.7.2026 16:18:40</w:t>
+        <w:t>Vodárenský technik telemetrie a automatizace, 7.7.2026 16:27:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4046,51 +4046,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik telemetrie a automatizace, 7.7.2026 16:18:40</w:t>
+        <w:t>Vodárenský technik telemetrie a automatizace, 7.7.2026 16:27:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4928,51 +4928,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik telemetrie a automatizace, 7.7.2026 16:18:40</w:t>
+        <w:t>Vodárenský technik telemetrie a automatizace, 7.7.2026 16:27:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5970,51 +5970,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik telemetrie a automatizace, 7.7.2026 16:18:40</w:t>
+        <w:t>Vodárenský technik telemetrie a automatizace, 7.7.2026 16:27:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6655,84 +6655,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik telemetrie a automatizace, 7.7.2026 16:18:40</w:t>
+        <w:t>Vodárenský technik telemetrie a automatizace, 7.7.2026 16:27:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5966FF87"/>
+    <w:nsid w:val="0E930462"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6818,51 +6818,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55350315"/>
+    <w:nsid w:val="082538F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6948,51 +6948,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="58121F4D"/>
+    <w:nsid w:val="469187C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>