--- v4 (2026-07-07)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R23365988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR23365988" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR23365988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33506C75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33506C75" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33506C75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 27.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik telemetrie a automatizace, 7.7.2026 16:27:21</w:t>
+        <w:t>Vodárenský technik telemetrie a automatizace, 31.7.2026 13:16:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2057,51 +2057,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik telemetrie a automatizace, 7.7.2026 16:27:21</w:t>
+        <w:t>Vodárenský technik telemetrie a automatizace, 31.7.2026 13:16:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2562,51 +2562,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik telemetrie a automatizace, 7.7.2026 16:27:21</w:t>
+        <w:t>Vodárenský technik telemetrie a automatizace, 31.7.2026 13:16:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4046,51 +4046,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik telemetrie a automatizace, 7.7.2026 16:27:21</w:t>
+        <w:t>Vodárenský technik telemetrie a automatizace, 31.7.2026 13:16:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4928,51 +4928,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik telemetrie a automatizace, 7.7.2026 16:27:21</w:t>
+        <w:t>Vodárenský technik telemetrie a automatizace, 31.7.2026 13:16:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5970,51 +5970,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik telemetrie a automatizace, 7.7.2026 16:27:21</w:t>
+        <w:t>Vodárenský technik telemetrie a automatizace, 31.7.2026 13:16:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6655,84 +6655,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik telemetrie a automatizace, 7.7.2026 16:27:21</w:t>
+        <w:t>Vodárenský technik telemetrie a automatizace, 31.7.2026 13:16:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0E930462"/>
+    <w:nsid w:val="3C2EDCC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6818,51 +6818,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="082538F9"/>
+    <w:nsid w:val="25BFF5E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6948,51 +6948,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="469187C6"/>
+    <w:nsid w:val="40D22E67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>