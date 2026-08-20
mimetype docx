--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33506C75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33506C75" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33506C75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R51E31FD8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR51E31FD8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR51E31FD8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 27.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik telemetrie a automatizace, 31.7.2026 13:16:33</w:t>
+        <w:t>Vodárenský technik telemetrie a automatizace, 20.8.2026 16:52:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2057,51 +2057,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik telemetrie a automatizace, 31.7.2026 13:16:33</w:t>
+        <w:t>Vodárenský technik telemetrie a automatizace, 20.8.2026 16:52:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2562,51 +2562,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik telemetrie a automatizace, 31.7.2026 13:16:33</w:t>
+        <w:t>Vodárenský technik telemetrie a automatizace, 20.8.2026 16:52:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4046,51 +4046,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik telemetrie a automatizace, 31.7.2026 13:16:33</w:t>
+        <w:t>Vodárenský technik telemetrie a automatizace, 20.8.2026 16:52:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4928,51 +4928,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik telemetrie a automatizace, 31.7.2026 13:16:33</w:t>
+        <w:t>Vodárenský technik telemetrie a automatizace, 20.8.2026 16:52:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5970,51 +5970,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik telemetrie a automatizace, 31.7.2026 13:16:33</w:t>
+        <w:t>Vodárenský technik telemetrie a automatizace, 20.8.2026 16:52:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6655,84 +6655,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik telemetrie a automatizace, 31.7.2026 13:16:33</w:t>
+        <w:t>Vodárenský technik telemetrie a automatizace, 20.8.2026 16:52:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3C2EDCC6"/>
+    <w:nsid w:val="21C85343"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6818,51 +6818,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25BFF5E8"/>
+    <w:nsid w:val="78042D02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6948,51 +6948,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="40D22E67"/>
+    <w:nsid w:val="0081625D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>