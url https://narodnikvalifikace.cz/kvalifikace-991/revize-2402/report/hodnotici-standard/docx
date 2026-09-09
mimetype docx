--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R51E31FD8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR51E31FD8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR51E31FD8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16039113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16039113" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16039113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 27.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik telemetrie a automatizace, 20.8.2026 16:52:27</w:t>
+        <w:t>Vodárenský technik telemetrie a automatizace, 9.9.2026 21:04:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2057,51 +2057,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik telemetrie a automatizace, 20.8.2026 16:52:27</w:t>
+        <w:t>Vodárenský technik telemetrie a automatizace, 9.9.2026 21:04:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2562,51 +2562,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik telemetrie a automatizace, 20.8.2026 16:52:27</w:t>
+        <w:t>Vodárenský technik telemetrie a automatizace, 9.9.2026 21:04:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4046,51 +4046,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik telemetrie a automatizace, 20.8.2026 16:52:27</w:t>
+        <w:t>Vodárenský technik telemetrie a automatizace, 9.9.2026 21:04:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4928,51 +4928,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik telemetrie a automatizace, 20.8.2026 16:52:27</w:t>
+        <w:t>Vodárenský technik telemetrie a automatizace, 9.9.2026 21:04:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5970,51 +5970,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik telemetrie a automatizace, 20.8.2026 16:52:27</w:t>
+        <w:t>Vodárenský technik telemetrie a automatizace, 9.9.2026 21:04:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6655,84 +6655,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodárenský technik telemetrie a automatizace, 20.8.2026 16:52:27</w:t>
+        <w:t>Vodárenský technik telemetrie a automatizace, 9.9.2026 21:04:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="21C85343"/>
+    <w:nsid w:val="7A91089D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6818,51 +6818,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78042D02"/>
+    <w:nsid w:val="6D8C92CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6948,51 +6948,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0081625D"/>
+    <w:nsid w:val="1FED2F2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>