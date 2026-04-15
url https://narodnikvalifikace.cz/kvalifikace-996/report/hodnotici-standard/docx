--- v0 (2026-04-15)
+++ v1 (2026-04-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5DCFC45F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5DCFC45F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5DCFC45F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77C02263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77C02263" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77C02263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 15.4.2026 14:09:50</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 15.4.2026 17:46:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1379,51 +1379,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 15.4.2026 14:09:50</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 15.4.2026 17:46:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2512,51 +2512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 15.4.2026 14:09:50</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 15.4.2026 17:46:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3321,51 +3321,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 15.4.2026 14:09:50</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 15.4.2026 17:46:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4935,51 +4935,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 15.4.2026 14:09:50</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 15.4.2026 17:46:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5870,51 +5870,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 15.4.2026 14:09:50</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 15.4.2026 17:46:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7493,51 +7493,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 15.4.2026 14:09:50</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 15.4.2026 17:46:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8010,84 +8010,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ministerstvo pro místí rozvoj ČR, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 15.4.2026 14:09:50</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 15.4.2026 17:46:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5ABA159D"/>
+    <w:nsid w:val="6C71516C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8173,51 +8173,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28992A80"/>
+    <w:nsid w:val="3E8845F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>