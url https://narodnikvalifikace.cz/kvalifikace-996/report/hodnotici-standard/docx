--- v1 (2026-04-15)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77C02263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77C02263" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77C02263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E66ABC5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E66ABC5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E66ABC5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 15.4.2026 17:46:00</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 7.5.2026 17:20:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1379,51 +1379,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 15.4.2026 17:46:00</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 7.5.2026 17:20:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2512,51 +2512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 15.4.2026 17:46:00</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 7.5.2026 17:20:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3321,51 +3321,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 15.4.2026 17:46:00</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 7.5.2026 17:20:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4935,51 +4935,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 15.4.2026 17:46:01</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 7.5.2026 17:20:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5870,51 +5870,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 15.4.2026 17:46:01</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 7.5.2026 17:20:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7493,51 +7493,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 15.4.2026 17:46:01</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 7.5.2026 17:20:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8010,84 +8010,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ministerstvo pro místí rozvoj ČR, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 15.4.2026 17:46:01</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 7.5.2026 17:20:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6C71516C"/>
+    <w:nsid w:val="1317CBA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8173,51 +8173,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E8845F0"/>
+    <w:nsid w:val="0B13E014"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>