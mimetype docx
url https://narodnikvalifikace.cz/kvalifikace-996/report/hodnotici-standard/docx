--- v2 (2026-05-07)
+++ v3 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E66ABC5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E66ABC5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E66ABC5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE4D36F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE4D36F2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE4D36F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 7.5.2026 17:20:11</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 7.5.2026 17:41:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1379,51 +1379,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 7.5.2026 17:20:11</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 7.5.2026 17:41:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2512,51 +2512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 7.5.2026 17:20:11</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 7.5.2026 17:41:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3321,51 +3321,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 7.5.2026 17:20:11</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 7.5.2026 17:41:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4935,51 +4935,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 7.5.2026 17:20:11</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 7.5.2026 17:41:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5870,51 +5870,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 7.5.2026 17:20:11</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 7.5.2026 17:41:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7493,51 +7493,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 7.5.2026 17:20:11</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 7.5.2026 17:41:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8010,84 +8010,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ministerstvo pro místí rozvoj ČR, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 7.5.2026 17:20:11</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 7.5.2026 17:41:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1317CBA8"/>
+    <w:nsid w:val="5C9DF213"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8173,51 +8173,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B13E014"/>
+    <w:nsid w:val="384B1F36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>