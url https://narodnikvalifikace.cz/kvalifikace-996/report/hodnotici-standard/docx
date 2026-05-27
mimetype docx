--- v3 (2026-05-07)
+++ v4 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE4D36F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE4D36F2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE4D36F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R10B56CC3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR10B56CC3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR10B56CC3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 7.5.2026 17:41:02</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 27.5.2026 23:49:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1379,51 +1379,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 7.5.2026 17:41:02</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 27.5.2026 23:49:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2512,51 +2512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 7.5.2026 17:41:02</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 27.5.2026 23:49:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3321,51 +3321,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 7.5.2026 17:41:02</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 27.5.2026 23:49:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4935,51 +4935,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 7.5.2026 17:41:02</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 27.5.2026 23:49:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5870,51 +5870,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 7.5.2026 17:41:02</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 27.5.2026 23:49:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7493,51 +7493,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 7.5.2026 17:41:02</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 27.5.2026 23:49:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8010,84 +8010,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ministerstvo pro místí rozvoj ČR, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 7.5.2026 17:41:02</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 27.5.2026 23:49:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5C9DF213"/>
+    <w:nsid w:val="22DF8907"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8173,51 +8173,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="384B1F36"/>
+    <w:nsid w:val="56C8F85A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>