--- v4 (2026-05-27)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R10B56CC3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR10B56CC3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR10B56CC3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R61B64D04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR61B64D04" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR61B64D04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 27.5.2026 23:49:38</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 17.6.2026 9:36:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1379,51 +1379,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 27.5.2026 23:49:38</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 17.6.2026 9:36:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2512,51 +2512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 27.5.2026 23:49:38</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 17.6.2026 9:36:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3321,51 +3321,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 27.5.2026 23:49:38</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 17.6.2026 9:36:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4935,51 +4935,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 27.5.2026 23:49:38</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 17.6.2026 9:36:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5870,51 +5870,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 27.5.2026 23:49:38</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 17.6.2026 9:36:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7493,51 +7493,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 27.5.2026 23:49:38</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 17.6.2026 9:36:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8010,84 +8010,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ministerstvo pro místí rozvoj ČR, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 27.5.2026 23:49:38</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 17.6.2026 9:36:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="22DF8907"/>
+    <w:nsid w:val="28909DEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8173,51 +8173,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="56C8F85A"/>
+    <w:nsid w:val="0A1813A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>