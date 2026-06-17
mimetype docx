--- v5 (2026-06-17)
+++ v6 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R61B64D04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR61B64D04" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR61B64D04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1489FEBD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1489FEBD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1489FEBD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 17.6.2026 9:36:27</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 17.6.2026 11:19:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1379,51 +1379,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 17.6.2026 9:36:27</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 17.6.2026 11:19:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2512,51 +2512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 17.6.2026 9:36:27</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 17.6.2026 11:19:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3321,51 +3321,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 17.6.2026 9:36:27</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 17.6.2026 11:19:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4935,51 +4935,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 17.6.2026 9:36:27</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 17.6.2026 11:19:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5870,51 +5870,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 17.6.2026 9:36:27</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 17.6.2026 11:19:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7493,51 +7493,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 17.6.2026 9:36:27</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 17.6.2026 11:19:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8010,84 +8010,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ministerstvo pro místí rozvoj ČR, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 17.6.2026 9:36:27</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 17.6.2026 11:19:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="28909DEC"/>
+    <w:nsid w:val="46F7C5C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8173,51 +8173,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A1813A0"/>
+    <w:nsid w:val="186C24E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>