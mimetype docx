--- v6 (2026-06-17)
+++ v7 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1489FEBD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1489FEBD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1489FEBD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4BC517D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4BC517D5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4BC517D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 17.6.2026 11:19:57</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 7.7.2026 13:43:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1379,51 +1379,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 17.6.2026 11:19:57</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 7.7.2026 13:43:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2512,51 +2512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 17.6.2026 11:19:57</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 7.7.2026 13:43:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3321,51 +3321,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 17.6.2026 11:19:57</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 7.7.2026 13:43:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4935,51 +4935,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 17.6.2026 11:19:57</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 7.7.2026 13:43:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5870,51 +5870,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 17.6.2026 11:19:57</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 7.7.2026 13:43:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7493,51 +7493,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 17.6.2026 11:19:57</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 7.7.2026 13:43:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8010,84 +8010,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ministerstvo pro místí rozvoj ČR, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 17.6.2026 11:19:57</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 7.7.2026 13:43:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="46F7C5C2"/>
+    <w:nsid w:val="3CD9E684"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8173,51 +8173,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="186C24E5"/>
+    <w:nsid w:val="23ECF1C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>