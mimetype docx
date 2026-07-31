--- v7 (2026-07-07)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4BC517D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4BC517D5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4BC517D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D5AA157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D5AA157" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D5AA157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 7.7.2026 13:43:19</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 31.7.2026 7:48:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1379,51 +1379,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 7.7.2026 13:43:19</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 31.7.2026 7:48:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2512,51 +2512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 7.7.2026 13:43:19</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 31.7.2026 7:48:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3321,51 +3321,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 7.7.2026 13:43:19</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 31.7.2026 7:48:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4935,51 +4935,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 7.7.2026 13:43:19</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 31.7.2026 7:48:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5870,51 +5870,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 7.7.2026 13:43:19</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 31.7.2026 7:48:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7493,51 +7493,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 7.7.2026 13:43:19</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 31.7.2026 7:48:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8010,84 +8010,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ministerstvo pro místí rozvoj ČR, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 7.7.2026 13:43:19</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 31.7.2026 7:48:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3CD9E684"/>
+    <w:nsid w:val="15E5F877"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8173,51 +8173,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23ECF1C2"/>
+    <w:nsid w:val="0FD23318"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>