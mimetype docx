--- v8 (2026-07-31)
+++ v9 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D5AA157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D5AA157" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D5AA157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25C79CF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25C79CF3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25C79CF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 31.7.2026 7:48:55</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 31.7.2026 9:09:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1379,51 +1379,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 31.7.2026 7:48:55</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 31.7.2026 9:09:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2512,51 +2512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 31.7.2026 7:48:55</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 31.7.2026 9:09:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3321,51 +3321,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 31.7.2026 7:48:55</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 31.7.2026 9:09:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4935,51 +4935,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 31.7.2026 7:48:55</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 31.7.2026 9:09:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5870,51 +5870,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 31.7.2026 7:48:55</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 31.7.2026 9:09:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7493,51 +7493,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 31.7.2026 7:48:55</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 31.7.2026 9:09:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8010,84 +8010,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ministerstvo pro místí rozvoj ČR, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 31.7.2026 7:48:55</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 31.7.2026 9:09:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="15E5F877"/>
+    <w:nsid w:val="7C9EA7CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8173,51 +8173,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0FD23318"/>
+    <w:nsid w:val="7E8279DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>