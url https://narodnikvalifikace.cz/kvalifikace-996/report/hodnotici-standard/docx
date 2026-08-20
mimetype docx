--- v9 (2026-07-31)
+++ v10 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25C79CF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25C79CF3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25C79CF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7CB79A53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7CB79A53" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7CB79A53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 31.7.2026 9:09:53</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 20.8.2026 11:43:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1379,51 +1379,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 31.7.2026 9:09:53</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 20.8.2026 11:43:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2512,51 +2512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 31.7.2026 9:09:53</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 20.8.2026 11:43:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3321,51 +3321,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 31.7.2026 9:09:53</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 20.8.2026 11:43:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4935,51 +4935,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 31.7.2026 9:09:53</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 20.8.2026 11:43:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5870,51 +5870,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 31.7.2026 9:09:53</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 20.8.2026 11:43:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7493,51 +7493,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 31.7.2026 9:09:53</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 20.8.2026 11:43:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8010,84 +8010,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ministerstvo pro místí rozvoj ČR, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 31.7.2026 9:09:53</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 20.8.2026 11:43:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7C9EA7CB"/>
+    <w:nsid w:val="4CC9F7A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8173,51 +8173,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E8279DF"/>
+    <w:nsid w:val="1D8D25B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>