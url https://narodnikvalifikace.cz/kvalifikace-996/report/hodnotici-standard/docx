--- v10 (2026-08-20)
+++ v11 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7CB79A53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7CB79A53" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7CB79A53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R37408661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR37408661" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR37408661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 20.8.2026 11:43:31</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 9.9.2026 20:02:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1379,51 +1379,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 20.8.2026 11:43:31</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 9.9.2026 20:02:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2512,51 +2512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 20.8.2026 11:43:31</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 9.9.2026 20:02:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3321,51 +3321,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 20.8.2026 11:43:31</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 9.9.2026 20:02:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4935,51 +4935,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 20.8.2026 11:43:31</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 9.9.2026 20:02:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5870,51 +5870,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 20.8.2026 11:43:31</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 9.9.2026 20:02:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7493,51 +7493,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 20.8.2026 11:43:31</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 9.9.2026 20:02:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8010,84 +8010,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ministerstvo pro místí rozvoj ČR, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 20.8.2026 11:43:31</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 9.9.2026 20:02:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4CC9F7A6"/>
+    <w:nsid w:val="5B5E055E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8173,51 +8173,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D8D25B6"/>
+    <w:nsid w:val="4671D43E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>